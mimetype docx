--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavour universality with $B^+ \to K^+\pi^+\pi^-\ell^+\ell^-$ decays</w:t>
+                <w:t xml:space="preserve">Constraints on the photon polarisation in $b \to s \gamma$ transitions using $B_s^0 \rightarrow \phi e^+e^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (18), pp.181803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.181803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846194v1</w:t>
+                <w:t xml:space="preserve">hal-04805563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\psi(2S)$ to $J/\psi$ cross-section ratio as a function of centrality in PbPb collisions at $\sqrt{s_{\text{NN}}}$ = 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ violation in ${B^0}\rightarrow{D^{+}D^{-}}$ and ${B^{0}_{s}}\rightarrow{D^{+}_{s}D^{-}_{s}}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -317,102 +317,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07, pp.235. </w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2025)235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795935v1</w:t>
+                <w:t xml:space="preserve">hal-04701080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence for direct CP violation in beauty to charmonium decays</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in $B^{\pm} \to D K^*(892)^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -447,106 +447,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816027v1</w:t>
+                <w:t xml:space="preserve">hal-04761382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived particle reconstruction downstream of the LHCb magnet</w:t>
+                <w:t xml:space="preserve">Measurement of exclusive $J/\psi$ and $\psi(2S)$ production at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -581,106 +581,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13686-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.2.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679669v1</w:t>
+                <w:t xml:space="preserve">hal-04701092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of $B^+ \to \psi(2S) K^+ \pi^+ \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $D^0-\overline{D}^0$ mixing and search for $CP$ violation with $D^0\rightarrow K^+\pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -715,106 +715,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.054. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660013v1</w:t>
+                <w:t xml:space="preserve">hal-04662567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $D^0$ meson decays to $\pi^+ \pi^- e^+ e^-$ and $K^+ K^- e^+ e^-$ final states</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction ratios $R(D^{+})$ and $R(D^{*+})$ using muonic $\tau$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -849,106 +849,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.L091101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L091101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846193v1</w:t>
+                <w:t xml:space="preserve">hal-04609836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $\psi{(2S)}$ and $\chi_{c1}(3872)$ production within fully reconstructed jets</w:t>
+                <w:t xml:space="preserve">Observation of exotic $J/\psi\phi$ resonances in diffractive processes in proton-proton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -983,106 +983,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (5), pp.562. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (3), pp.031902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13852-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.031902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761372v1</w:t>
+                <w:t xml:space="preserve">hal-04660025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $\Lambda_b^0\to ph^{-}$ decays</w:t>
+                <w:t xml:space="preserve">Study of $D_{s1}(2460)^{+}\to D_{s}^{+}\pi^{+}\pi^{-}$ in $B\to {\bar{D}}^{(*)}D_{s}^{+}\pi^{+}\pi^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1117,106 +1117,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.092004. </w:t>
+              <w:t xml:space="preserve">Sci.Bull.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1432-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848343v1</w:t>
+                <w:t xml:space="preserve">hal-04795810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of exclusive $J/\psi$ and $\psi(2S)$ production at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $\Lambda_b^0\to ph^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1251,106 +1251,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.071. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.2.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701092v1</w:t>
+                <w:t xml:space="preserve">hal-04848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in $B^{\pm} \to D K^*(892)^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Measurements of $\psi{(2S)}$ and $\chi_{c1}(3872)$ production within fully reconstructed jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1385,106 +1385,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 02, pp.113. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (5), pp.562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13852-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761382v1</w:t>
+                <w:t xml:space="preserve">hal-04761372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $D^0-\overline{D}^0$ mixing and search for $CP$ violation with $D^0\rightarrow K^+\pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Long-lived particle reconstruction downstream of the LHCb magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1519,106 +1519,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662567v1</w:t>
+                <w:t xml:space="preserve">hal-04679669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction ratios $R(D^{+})$ and $R(D^{*+})$ using muonic $\tau$ decays</w:t>
+                <w:t xml:space="preserve">Search for $D^0$ meson decays to $\pi^+ \pi^- e^+ e^-$ and $K^+ K^- e^+ e^-$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1653,106 +1653,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (6), pp.061801. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.L091101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609836v1</w:t>
+                <w:t xml:space="preserve">hal-04846193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of exotic $J/\psi\phi$ resonances in diffractive processes in proton-proton collisions</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of $B^+ \to \psi(2S) K^+ \pi^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1787,106 +1787,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (3), pp.031902. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.031902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660025v1</w:t>
+                <w:t xml:space="preserve">hal-04660013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $D_{s1}(2460)^{+}\to D_{s}^{+}\pi^{+}\pi^{-}$ in $B\to {\bar{D}}^{(*)}D_{s}^{+}\pi^{+}\pi^{-}$ decays</w:t>
+                <w:t xml:space="preserve">First evidence for direct CP violation in beauty to charmonium decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1921,106 +1921,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Bull.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70, pp.1432-1444. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795810v1</w:t>
+                <w:t xml:space="preserve">hal-04816027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the open-charm tetraquark state $T_{cs 0}^{*}(2870)^0$ in the $B^- \rightarrow D^- D^0 K_\mathrm{S}^0$ decay</w:t>
+                <w:t xml:space="preserve">Measurement of the $\psi(2S)$ to $J/\psi$ cross-section ratio as a function of centrality in PbPb collisions at $\sqrt{s_{\text{NN}}}$ = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2055,106 +2055,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.101901. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07, pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2025)235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830458v1</w:t>
+                <w:t xml:space="preserve">hal-04795935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP asymmetry in $B^0_s \to D^{\mp}_s K^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Test of lepton flavour universality with $B^+ \to K^+\pi^+\pi^-\ell^+\ell^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2189,106 +2189,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.139. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (18), pp.181803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.181803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847770v1</w:t>
+                <w:t xml:space="preserve">hal-04846194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Λ0 b and Ξ0 b decays to Λh+h ′− and evidence for CP violation in Λ0 b → ΛK+K− decays</w:t>
+                <w:t xml:space="preserve">Measurement of CP asymmetry in $B^0_s \to D^{\mp}_s K^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2323,106 +2323,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.101802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816037v1</w:t>
+                <w:t xml:space="preserve">hal-04847770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of the spin-parity of ${\Xi}_{c}(3055)^{+,0}$ baryons</w:t>
+                <w:t xml:space="preserve">Observation of the open-charm tetraquark state $T_{cs 0}^{*}(2870)^0$ in the $B^- \rightarrow D^- D^0 K_\mathrm{S}^0$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2461,102 +2461,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (8), pp.081901. </w:t>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.101901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.081901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702305v1</w:t>
+                <w:t xml:space="preserve">hal-04830458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\phi(1020)$ meson production in fixed-target $\textit{p}$Ne collisions at $\sqrt{s_{NN}}$ = 68.5 GeV</w:t>
+                <w:t xml:space="preserve">Study of Λ0 b and Ξ0 b decays to Λh+h ′− and evidence for CP violation in Λ0 b → ΛK+K− decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2591,106 +2591,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.151. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.101802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805561v1</w:t>
+                <w:t xml:space="preserve">hal-04816037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavour universality with $B_s^0 \rightarrow \phi \ell^+\ell^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $\phi(1020)$ meson production in fixed-target $\textit{p}$Ne collisions at $\sqrt{s_{NN}}$ = 68.5 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2725,106 +2725,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (12), pp.121803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.121803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751497v1</w:t>
+                <w:t xml:space="preserve">hal-04805561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_{(s)}^{*0}\to\mu^+\mu^-$ in $B_c^+\to\pi^+\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">First determination of the spin-parity of ${\Xi}_{c}(3055)^{+,0}$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2859,106 +2859,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (8), pp.081901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13573-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.081901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726014v1</w:t>
+                <w:t xml:space="preserve">hal-04702305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ violation in ${B^0}\rightarrow{D^{+}D^{-}}$ and ${B^{0}_{s}}\rightarrow{D^{+}_{s}D^{-}_{s}}$ decays</w:t>
+                <w:t xml:space="preserve">Search for $B_{(s)}^{*0}\to\mu^+\mu^-$ in $B_c^+\to\pi^+\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2993,106 +2993,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.061. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13573-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701080v1</w:t>
+                <w:t xml:space="preserve">hal-04726014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the photon polarisation in $b \to s \gamma$ transitions using $B_s^0 \rightarrow \phi e^+e^-$ decays</w:t>
+                <w:t xml:space="preserve">Test of lepton flavour universality with $B_s^0 \rightarrow \phi \ell^+\ell^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3127,106 +3127,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.047. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (12), pp.121803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.121803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805563v1</w:t>
+                <w:t xml:space="preserve">hal-04751497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of new charmonium(-like) states in $B^+ \to D^{*\pm} D^{\mp} K^+$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in the $B^0 \to DK^{*0}$ channel using self-conjugate $D \to K_S^0 h^+ h^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3261,106 +3261,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (13), pp.131902. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (2), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.131902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12376-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609834v1</w:t>
+                <w:t xml:space="preserve">hal-04229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the $B^{0}\to K^{*0}\mu^+\mu^-$ decay</w:t>
+                <w:t xml:space="preserve">Search for $\textit{CP}$ violation in the phase space of $D^{0} \rightarrow K_{S}^{0} K^{\pm} \pi^{\mp} $ decays with the energy test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3395,106 +3395,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (13), pp.131801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.131801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381789v1</w:t>
+                <w:t xml:space="preserve">hal-04274157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of associated $J/\psi$-$\psi(2S)$ production cross-section in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Enhanced production of $\Lambda_{b}^{0}$ baryons in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3529,106 +3529,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 05, pp.259. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (8), pp.081901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323227v1</w:t>
+                <w:t xml:space="preserve">hal-04266039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for prompt production of pentaquarks in charm hadron final states</w:t>
+                <w:t xml:space="preserve">Amplitude analysis and branching fraction measurement of $B^{+}\to D^{*-}D^{+}_{s}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3663,106 +3663,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.032001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603598v1</w:t>
+                <w:t xml:space="preserve">hal-04565626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of $\eta$ and $\eta'$ production in $pp$ and $p$Pb collisions</w:t>
+                <w:t xml:space="preserve">Observation of muonic Dalitz decays of $\chi_{b}$ mesons and precise spectroscopy of hidden-beauty states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3797,106 +3797,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024907. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.024907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266697v1</w:t>
+                <w:t xml:space="preserve">hal-04678550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the radiative decay $B^0_s\to K^+K^-\gamma$</w:t>
+                <w:t xml:space="preserve">Observation of $\Lambda_{b}^{0} \to \Lambda_{c}^{+} \bar{D}^{(*)0} K^{-}$ and $\Lambda_{b}^{0} \to \Lambda_{c}^{+} D_{s}^{*-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3931,106 +3931,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.093. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (6), pp.575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12752-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602928v1</w:t>
+                <w:t xml:space="preserve">hal-04323186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of local and nonlocal amplitudes in the $B^0\rightarrow K^{*0}\mu^+\mu^-$ decay</w:t>
+                <w:t xml:space="preserve">Study of $B_c^+ \rightarrow \chi_c \pi^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4069,102 +4069,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.026. </w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607355v1</w:t>
+                <w:t xml:space="preserve">hal-04372041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lepton-flavor violating decay $B^0_s\to\phi\mu^\pm\tau^\mp$</w:t>
+                <w:t xml:space="preserve">Momentum scale calibration of the LHCb spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4199,106 +4199,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072014. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592098v1</w:t>
+                <w:t xml:space="preserve">hal-04343986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the $\Lambda^0_b \to D^+ D^- \Lambda$ decay</w:t>
+                <w:t xml:space="preserve">Transverse polarization measurement of $\Lambda$ hyperons in $p$Ne collisions at $\sqrt{s_{NN}}$ = 68.4 GeV with the LHCb detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4337,102 +4337,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07, pp.140. </w:t>
+              <w:t xml:space="preserve">, 2024, 09, pp.082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2024)140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511761v1</w:t>
+                <w:t xml:space="preserve">hal-04600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP violation in $B^0\to\psi(\to\ell^+\ell^-)K^0_S(\to\pi^+\pi^-)$ decays</w:t>
+                <w:t xml:space="preserve">A measurement of $\Delta \Gamma_{s}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4467,106 +4467,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (2), pp.021801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.021801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229214v1</w:t>
+                <w:t xml:space="preserve">hal-04266040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Cabibbo-suppressed two-body hadronic decays and precision mass measurement of the $\Omega_{c}^{0}$ baryon</w:t>
+                <w:t xml:space="preserve">A model-independent measurement of the CKM angle $\gamma$ in partially reconstructed $B^{\pm} \to D^{*} h^{\pm}$ decays with $D \to K_{S}^{0} h^{+}h^{-}$$(h=\pi, K)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4601,106 +4601,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (8), pp.081802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190030v1</w:t>
+                <w:t xml:space="preserve">hal-04297431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $J/\psi$-pair production in $pp$ collisions at $\sqrt{s}=13$ TeV and study of gluon transverse-momentum dependent PDFs</w:t>
+                <w:t xml:space="preserve">Measurement of forward charged hadron flow harmonics in peripheral PbPb collisions at $\sqrt{s_{NN}}=5.02$ TeV with the LHCb detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4735,106 +4735,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 03, pp.088. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.054908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.054908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323190v1</w:t>
+                <w:t xml:space="preserve">hal-04297425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the $B_s^0 \rightarrow \mu^+\mu^-\gamma$ decay</w:t>
+                <w:t xml:space="preserve">Measurement of $Z$ boson production cross-section in $pp$ collisions at $\sqrt{s} = 5.02$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4873,102 +4873,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 07, pp.101. </w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2024)101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537860v1</w:t>
+                <w:t xml:space="preserve">hal-04199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $CP$ violation in $B^0_{(s)} \to D K^{*}(892)^0$ decays with $D \to K \pi ( \pi \pi)$, $ \pi \pi( \pi \pi)$, and $KK$ final states</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the $\Lambda_b^0\to pK^-\gamma$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5007,102 +5007,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.025. </w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2024)098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442224v1</w:t>
+                <w:t xml:space="preserve">hal-04511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of $\chi_{c1}$(3872) and $\psi$(2$S$) production in $p$Pb collisions at $\sqrt{s_{NN}} = 8.16$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of ${\Lambda}_{b}^0$, ${\Lambda}_{c}^+$ and ${\Lambda}$ decay parameters using ${\Lambda}_{b}^0 \to {\Lambda}_{c}^+ h^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5141,102 +5141,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 132 (24), pp.242301. </w:t>
+              <w:t xml:space="preserve">, 2024, 133 (26), pp.261804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.242301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479912v1</w:t>
+                <w:t xml:space="preserve">hal-04700357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of the $\Xi^-_b$ baryon lifetime</w:t>
+                <w:t xml:space="preserve">Tracking of charged particles with nanosecond lifetimes at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5271,106 +5271,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072002. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (7), pp.761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616841v1</w:t>
+                <w:t xml:space="preserve">hal-04513653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of short- and long-distance contributions in $B^{0}\to K^{*0}\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the Branching Fraction of $B^{0} \rightarrow J/\psi \pi^{0}$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5405,106 +5405,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (5), pp.052009. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.052009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355158v1</w:t>
+                <w:t xml:space="preserve">hal-04515550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the rare decay $J/\psi \to \mu^+\mu^-\mu^+\mu^-$</w:t>
+                <w:t xml:space="preserve">Measurement of prompt $D^+$ and $D^+_{s}$ production in $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=5.02\,$TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5543,102 +5543,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.062. </w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2024)070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685426v1</w:t>
+                <w:t xml:space="preserve">hal-04236001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \rightarrow \pi^+ \pi^- \pi^0$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $J/\psi$-pair production in $pp$ collisions at $\sqrt{s}=13$ TeV and study of gluon transverse-momentum dependent PDFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5673,106 +5673,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.101803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581296v1</w:t>
+                <w:t xml:space="preserve">hal-04323190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium identification with LHCb</w:t>
+                <w:t xml:space="preserve">Determination of short- and long-distance contributions in $B^{0}\to K^{*0}\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5807,106 +5807,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02010. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.052009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.052009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256484v1</w:t>
+                <w:t xml:space="preserve">hal-04355158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fraction ratio $\cal{B}(\phi \to \mu^+\mu^-)/\cal{B}(\phi \to e^+e^-)$ with charm meson decays</w:t>
+                <w:t xml:space="preserve">Observation of Cabibbo-suppressed two-body hadronic decays and precision mass measurement of the $\Omega_{c}^{0}$ baryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5941,106 +5941,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 05, pp.293. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (8), pp.081802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521883v1</w:t>
+                <w:t xml:space="preserve">hal-04190030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of prompt $D^+$ and $D^+_{s}$ production in $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=5.02\,$TeV</w:t>
+                <w:t xml:space="preserve">Search for the $B_s^0 \rightarrow \mu^+\mu^-\gamma$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6079,102 +6079,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.070. </w:t>
+              <w:t xml:space="preserve">, 2024, 07, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2024)070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2024)101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236001v1</w:t>
+                <w:t xml:space="preserve">hal-04537860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of $\Delta \Gamma_{s}$</w:t>
+                <w:t xml:space="preserve">Measurements of the branching fraction ratio $\cal{B}(\phi \to \mu^+\mu^-)/\cal{B}(\phi \to e^+e^-)$ with charm meson decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6213,102 +6213,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.253. </w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266040v1</w:t>
+                <w:t xml:space="preserve">hal-04521883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of ${\Lambda}_{b}^0$, ${\Lambda}_{c}^+$ and ${\Lambda}$ decay parameters using ${\Lambda}_{b}^0 \to {\Lambda}_{c}^+ h^-$ decays</w:t>
+                <w:t xml:space="preserve">Helium identification with LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6343,106 +6343,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (26), pp.261804. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700357v1</w:t>
+                <w:t xml:space="preserve">hal-04256484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Branching Fraction of $B^{0} \rightarrow J/\psi \pi^{0}$ Decays</w:t>
+                <w:t xml:space="preserve">Study of the rare decay $J/\psi \to \mu^+\mu^-\mu^+\mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6481,102 +6481,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.065. </w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515550v1</w:t>
+                <w:t xml:space="preserve">hal-04685426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of charged particles with nanosecond lifetimes at LHCb</w:t>
+                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \rightarrow \pi^+ \pi^- \pi^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6611,106 +6611,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (7), pp.761. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12993-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513653v1</w:t>
+                <w:t xml:space="preserve">hal-04581296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the $\Lambda_b^0\to pK^-\gamma$ decay</w:t>
+                <w:t xml:space="preserve">Precision measurement of the $\Xi^-_b$ baryon lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6745,106 +6745,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 06, pp.098. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2024)098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511760v1</w:t>
+                <w:t xml:space="preserve">hal-04616841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-independent measurement of the CKM angle $\gamma$ in partially reconstructed $B^{\pm} \to D^{*} h^{\pm}$ decays with $D \to K_{S}^{0} h^{+}h^{-}$$(h=\pi, K)$</w:t>
+                <w:t xml:space="preserve">Study of $CP$ violation in $B^0_{(s)} \to D K^{*}(892)^0$ decays with $D \to K \pi ( \pi \pi)$, $ \pi \pi( \pi \pi)$, and $KK$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6883,102 +6883,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.118. </w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297431v1</w:t>
+                <w:t xml:space="preserve">hal-04442224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of forward charged hadron flow harmonics in peripheral PbPb collisions at $\sqrt{s_{NN}}=5.02$ TeV with the LHCb detector</w:t>
+                <w:t xml:space="preserve">Modification of $\chi_{c1}$(3872) and $\psi$(2$S$) production in $p$Pb collisions at $\sqrt{s_{NN}} = 8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7013,106 +7013,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (5), pp.054908. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (24), pp.242301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.054908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.242301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297425v1</w:t>
+                <w:t xml:space="preserve">hal-04479912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $Z$ boson production cross-section in $pp$ collisions at $\sqrt{s} = 5.02$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of CP violation in $B^0\to\psi(\to\ell^+\ell^-)K^0_S(\to\pi^+\pi^-)$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7147,106 +7147,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.070. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (2), pp.021801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.021801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199080v1</w:t>
+                <w:t xml:space="preserve">hal-04229214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the effective leptonic weak mixing angle</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the radiative decay $B^0_s\to K^+K^-\gamma$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7285,102 +7285,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.026. </w:t>
+              <w:t xml:space="preserve">, 2024, 08, pp.093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730502v1</w:t>
+                <w:t xml:space="preserve">hal-04602928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurement of $CP$ violation parameters in $B^0_s\to J/\psi K^{+}K^{-}$ decays in the vicinity of the $\phi(1020)$ resonance</w:t>
+                <w:t xml:space="preserve">Comprehensive analysis of local and nonlocal amplitudes in the $B^0\rightarrow K^{*0}\mu^+\mu^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7415,106 +7415,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (5), pp.051802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.051802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181862v1</w:t>
+                <w:t xml:space="preserve">hal-04607355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and nonprompt $\psi(2S)$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
+                <w:t xml:space="preserve">First observation of the $\Lambda^0_b \to D^+ D^- \Lambda$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7553,102 +7553,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.111. </w:t>
+              <w:t xml:space="preserve">, 2024, 07, pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2024)140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426819v1</w:t>
+                <w:t xml:space="preserve">hal-04511761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the nature of the $\chi_{c1}(3872)$ state using radiative decays</w:t>
+                <w:t xml:space="preserve">Search for the lepton-flavor violating decay $B^0_s\to\phi\mu^\pm\tau^\mp$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7683,106 +7683,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.121. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631619v1</w:t>
+                <w:t xml:space="preserve">hal-04592098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_c^+\to\pi^+\mu^+\mu^-$ decays and measurement of the branching fraction ratio ${\cal B}(B_c^+\to\psi(2S)\pi^+)/{\cal B}(B_c^+\to J/\psi \pi^+)$</w:t>
+                <w:t xml:space="preserve">Search for prompt production of pentaquarks in charm hadron final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7817,106 +7817,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (5), pp.468. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.032001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12669-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372042v1</w:t>
+                <w:t xml:space="preserve">hal-04603598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of $\Lambda_{b}^{0} \rightarrow \Sigma_c^{(*)++} D^{(*)-} K^{-}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of associated $J/\psi$-$\psi(2S)$ production cross-section in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7951,106 +7951,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031104. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565624v1</w:t>
+                <w:t xml:space="preserve">hal-04323227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of $\it{\Lambda}^\mathrm{0}_b \rightarrow pK^-\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the $B^{0}\to K^{*0}\mu^+\mu^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8085,106 +8085,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.147. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (13), pp.131801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.131801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710146v1</w:t>
+                <w:t xml:space="preserve">hal-04381789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for rare $B \rightarrow D \mu^+ \mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Studies of $\eta$ and $\eta'$ production in $pp$ and $p$Pb collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8219,184 +8219,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.032. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.024907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185354v1</w:t>
+                <w:t xml:space="preserve">hal-04266697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillating sampling ECAL technology for the LHCb PicoCal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation of new charmonium(-like) states in $B^+ \to D^{*\pm} D^{\mp} K^+$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellan Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169656⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (13), pp.131902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.131902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876704v1</w:t>
+                <w:t xml:space="preserve">hal-04609834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Xi_{c}^{+}$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV at LHCb</w:t>
+                <w:t xml:space="preserve">Prompt and nonprompt $\psi(2S)$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8431,106 +8487,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.044901⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096298v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B_c^+ \to J/\psi \pi^+ \pi^0$ decay</w:t>
+                <w:t xml:space="preserve">A search for rare $B \rightarrow D \mu^+ \mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8569,102 +8625,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)151⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455702v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-dependent curvature-bias corrections using a pseudomass method</w:t>
+                <w:t xml:space="preserve">Improved measurement of $CP$ violation parameters in $B^0_s\to J/\psi K^{+}K^{-}$ decays in the vicinity of the $\phi(1020)$ resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8699,106 +8755,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/03/P03010⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.051802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.051802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289097v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraction of $\chi_c$ decays in prompt $J/\psi$ production measured in pPb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
+                <w:t xml:space="preserve">Analysis of $\it{\Lambda}^\mathrm{0}_b \rightarrow pK^-\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8833,106 +8889,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.102302⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284024v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $b$-hadron decays to $\Lambda_c^+ h^- h^{\prime -}$ final states</w:t>
+                <w:t xml:space="preserve">Probing the nature of the $\chi_{c1}(3872)$ state using radiative decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8971,102 +9027,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 08, pp.132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)132⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610010v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $\Xi_b^0 \rightarrow \Xi_c^+ D_s^-$ and $\Xi_b^- \rightarrow \Xi_c^0 D_s^-$ decays</w:t>
+                <w:t xml:space="preserve">First observation of $\Lambda_{b}^{0} \rightarrow \Sigma_c^{(*)++} D^{(*)-} K^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9101,106 +9157,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12443-z⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266033v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $C\!P$ violation observables in $D^+\rightarrow K^-K^+\pi^+$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the effective leptonic weak mixing angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9235,106 +9291,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.251801⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700312v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity dependence of $\sigma_{\psi(2S)}/\sigma_{J/\psi}$ in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Search for $B_c^+\to\pi^+\mu^+\mu^-$ decays and measurement of the branching fraction ratio ${\cal B}(B_c^+\to\psi(2S)\pi^+)/{\cal B}(B_c^+\to J/\psi \pi^+)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9369,240 +9425,184 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)243⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (5), pp.468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12669-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372076v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of strangeness enhancement with charmed mesons in high-multiplicity $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=8.16\,$TeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scintillating sampling ECAL technology for the LHCb PicoCal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kholodenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031105. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1066, pp.169656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297422v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LHCb upgrade I</w:t>
+                <w:t xml:space="preserve">Measurement of $\Xi_{c}^{+}$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9616,127 +9616,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellan Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Achard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/05/P05065⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.044901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.044901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111836v1</w:t>
+                <w:t xml:space="preserve">hal-04096298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium production via the decay to $p\bar{p}$ at $\sqrt{s} = 13 TeV$</w:t>
+                <w:t xml:space="preserve">Fraction of $\chi_c$ decays in prompt $J/\psi$ production measured in pPb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9771,106 +9771,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13478-y⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (10), pp.102302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.102302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660024v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of muonic Dalitz decays of $\chi_{b}$ mesons and precise spectroscopy of hidden-beauty states</w:t>
+                <w:t xml:space="preserve">Study of $b$-hadron decays to $\Lambda_c^+ h^- h^{\prime -}$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9909,102 +9909,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)122⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 08, pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678550v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis and branching fraction measurement of $B^{+}\to D^{*-}D^{+}_{s}\pi^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the $B_c^+ \to J/\psi \pi^+ \pi^0$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10043,102 +10043,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 08, pp.165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)165⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565626v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $\Lambda_{b}^{0} \to \Lambda_{c}^{+} \bar{D}^{(*)0} K^{-}$ and $\Lambda_{b}^{0} \to \Lambda_{c}^{+} D_{s}^{*-}$ decays</w:t>
+                <w:t xml:space="preserve">Charge-dependent curvature-bias corrections using a pseudomass method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10173,106 +10173,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12752-3⟩</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (03), pp.P03010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/03/P03010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323186v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse polarization measurement of $\Lambda$ hyperons in $p$Ne collisions at $\sqrt{s_{NN}}$ = 68.4 GeV with the LHCb detector</w:t>
+                <w:t xml:space="preserve">Observation of $\Xi_b^0 \rightarrow \Xi_c^+ D_s^-$ and $\Xi_b^- \rightarrow \Xi_c^0 D_s^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10307,106 +10307,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)082⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12443-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600298v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in the $B^0 \to DK^{*0}$ channel using self-conjugate $D \to K_S^0 h^+ h^-$ decays</w:t>
+                <w:t xml:space="preserve">Study of charmonium production via the decay to $p\bar{p}$ at $\sqrt{s} = 13 TeV$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10445,102 +10445,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 84 (2), pp.206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12376-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 84 (12), pp.1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13478-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229207v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $\textit{CP}$ violation in the phase space of $D^{0} \rightarrow K_{S}^{0} K^{\pm} \pi^{\mp} $ decays with the energy test</w:t>
+                <w:t xml:space="preserve">Measurement of $C\!P$ violation observables in $D^+\rightarrow K^-K^+\pi^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10575,106 +10575,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)107⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (25), pp.251801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.251801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274157v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum scale calibration of the LHCb spectrometer</w:t>
+                <w:t xml:space="preserve">Multiplicity dependence of $\sigma_{\psi(2S)}/\sigma_{J/\psi}$ in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10709,106 +10709,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02008⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343986v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced production of $\Lambda_{b}^{0}$ baryons in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
+                <w:t xml:space="preserve">Observation of strangeness enhancement with charmed mesons in high-multiplicity $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=8.16\,$TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10843,106 +10843,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081901⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266039v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $B_c^+ \rightarrow \chi_c \pi^+$ decays</w:t>
+                <w:t xml:space="preserve">The LHCb upgrade I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10956,127 +10956,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellan Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ackernley</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.173. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (05), pp.P05065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/05/P05065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372041v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Bose-Einstein correlations of same-sign pions in proton-lead collisions</w:t>
+                <w:t xml:space="preserve">Precision measurement of $\it{CP} $ violation in the penguin-mediated decay $B_s^{0}\rightarrow\phi\phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11111,106 +11111,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 09, pp.172. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.171802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150067v1</w:t>
+                <w:t xml:space="preserve">hal-04081192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using the $B^{\pm}\rightarrow D^{*} h^{\pm}$ channels</w:t>
+                <w:t xml:space="preserve">Measurement of the ratios of branching fractions $\mathcal{R}(D^{*})$ and $\mathcal{R}(D^{0})$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11245,106 +11245,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.13. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.111802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2023)013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256481v1</w:t>
+                <w:t xml:space="preserve">hal-04555841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass difference and relative production rate of the $\Omega^-_b$ and $\Xi^-_b$ baryons</w:t>
+                <w:t xml:space="preserve">Study of the $B^{-} \to \Lambda_{c}^{+} \bar{\Lambda}_{c}^{-} K^{-}$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11383,102 +11383,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.052008. </w:t>
+              <w:t xml:space="preserve">, 2023, 108, pp.012020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.052008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121345v1</w:t>
+                <w:t xml:space="preserve">hal-04467385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for modification of $b$ quark hadronization in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
+                <w:t xml:space="preserve">Evidence for the decays $B^{0}\rightarrow\bar{D}^{(*)0}\phi$ and updated measurements of the branching fractions of the $B^{0}_{s}\rightarrow\bar{D}^{(*)0}\phi$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11513,82 +11513,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.061901. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.061901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2023)123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245569v1</w:t>
+                <w:t xml:space="preserve">hal-04128525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for $D^{*}(2007)^0\to\mu^+\mu^-$ in $B^-\to\pi^-\mu^+\mu^-$ decays</w:t>
               </w:r>
@@ -11702,51 +11702,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decays $B_{(s)}^{0}\to D_{s1}(2536)^{\mp}K^{\pm}$</w:t>
+                <w:t xml:space="preserve">Study of charmonium decays to $K^0_S K \pi$ in the $B \to (K^0_S K \pi) K$ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11781,106 +11781,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.106. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.032010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2023)106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.032010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178853v1</w:t>
+                <w:t xml:space="preserve">hal-04093629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium decays to $K^0_S K \pi$ in the $B \to (K^0_S K \pi) K$ channels</w:t>
+                <w:t xml:space="preserve">Observation of the decays $B_{(s)}^{0}\to D_{s1}(2536)^{\mp}K^{\pm}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11915,106 +11915,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (3), pp.032010. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.032010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2023)106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093629v1</w:t>
+                <w:t xml:space="preserve">hal-04178853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the decays $B^{0}\rightarrow\bar{D}^{(*)0}\phi$ and updated measurements of the branching fractions of the $B^{0}_{s}\rightarrow\bar{D}^{(*)0}\phi$ decays</w:t>
+                <w:t xml:space="preserve">Study of the Bose-Einstein correlations of same-sign pions in proton-lead collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12053,102 +12053,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.123. </w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2023)123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128525v1</w:t>
+                <w:t xml:space="preserve">hal-04150067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of new baryons in the $\Xi_b^-\pi^+\pi^-$ and $\Xi_b^0\pi^+\pi^-$ systems</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using the $B^{\pm}\rightarrow D^{*} h^{\pm}$ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12183,106 +12183,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (17), pp.171901. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2023)013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171547v1</w:t>
+                <w:t xml:space="preserve">hal-04256481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and branching fraction measurement of the decay $\Xi_b^-\to\Lambda_b^0\pi^-$</w:t>
+                <w:t xml:space="preserve">Measurement of the mass difference and relative production rate of the $\Omega^-_b$ and $\Xi^-_b$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12321,102 +12321,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072002. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.052008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171548v1</w:t>
+                <w:t xml:space="preserve">hal-04121345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0 \to \pi^-\pi^+\pi^0$ decays with the energy test</w:t>
+                <w:t xml:space="preserve">Evidence for modification of $b$ quark hadronization in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12451,106 +12451,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 09, pp.129. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.061901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.061901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152077v1</w:t>
+                <w:t xml:space="preserve">hal-04245569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the prompt $D^0$ nuclear modification factor in $p$Pb collisions at $\sqrt{s_\mathrm{NN}} = 8.16$ TeV</w:t>
+                <w:t xml:space="preserve">Observation and branching fraction measurement of the decay $\Xi_b^-\to\Lambda_b^0\pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12585,106 +12585,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (10), pp.102301. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.102301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145320v1</w:t>
+                <w:t xml:space="preserve">hal-04171548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B^0_s\!\to D^{*+}D^{*-}$ decay</w:t>
+                <w:t xml:space="preserve">Observation of new baryons in the $\Xi_b^-\pi^+\pi^-$ and $\Xi_b^0\pi^+\pi^-$ systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12719,106 +12719,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 07, pp.119. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.171901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170159v1</w:t>
+                <w:t xml:space="preserve">hal-04171547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $CP$ asymmetries and branching fractions of $B^-$ decays to two charm mesons</w:t>
+                <w:t xml:space="preserve">Observation of the $B^0_s\!\to D^{*+}D^{*-}$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12857,102 +12857,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.202. </w:t>
+              <w:t xml:space="preserve">, 2023, 07, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145440v1</w:t>
+                <w:t xml:space="preserve">hal-04170159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; decay</w:t>
+                <w:t xml:space="preserve">Measurement of the prompt $D^0$ nuclear modification factor in $p$Pb collisions at $\sqrt{s_\mathrm{NN}} = 8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12987,106 +12987,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.034012. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (10), pp.102301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.034012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.102301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210713v1</w:t>
+                <w:t xml:space="preserve">hal-04145320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated production of prompt $J/\psi$ and $\mathit{\Upsilon}$ mesons in $pp$ collisions at $\sqrt{s}=13\,\mathrm{TeV}$</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0 \to \pi^-\pi^+\pi^0$ decays with the energy test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13125,102 +13125,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 08, pp.093. </w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121398v1</w:t>
+                <w:t xml:space="preserve">hal-04152077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidifferential study of identified charged hadron distributions in $Z$-tagged jets in proton-proton collisions at $\sqrt{s}=$13 TeV</w:t>
+                <w:t xml:space="preserve">Measurements of $CP$ asymmetries and branching fractions of $B^-$ decays to two charm mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13255,106 +13255,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.L031103. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L031103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557200v1</w:t>
+                <w:t xml:space="preserve">hal-04145440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation and branching fraction measurement of the $ {\Lambda}_b^0\to {D}_s^{-}p $ decay</w:t>
+                <w:t xml:space="preserve">First observation of the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13389,106 +13389,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 07, pp.075. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.034012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.034012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170175v1</w:t>
+                <w:t xml:space="preserve">hal-04210713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of $\it{CP} $ violation in the penguin-mediated decay $B_s^{0}\rightarrow\phi\phi$</w:t>
+                <w:t xml:space="preserve">Associated production of prompt $J/\psi$ and $\mathit{\Upsilon}$ mesons in $pp$ collisions at $\sqrt{s}=13\,\mathrm{TeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13523,106 +13523,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (17), pp.171802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08, pp.093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081192v1</w:t>
+                <w:t xml:space="preserve">hal-04121398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $B^{-} \to \Lambda_{c}^{+} \bar{\Lambda}_{c}^{-} K^{-}$ decay</w:t>
+                <w:t xml:space="preserve">Multidifferential study of identified charged hadron distributions in $Z$-tagged jets in proton-proton collisions at $\sqrt{s}=$13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13661,102 +13661,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108, pp.012020. </w:t>
+              <w:t xml:space="preserve">, 2023, 108, pp.L031103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L031103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467385v1</w:t>
+                <w:t xml:space="preserve">hal-04557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratios of branching fractions $\mathcal{R}(D^{*})$ and $\mathcal{R}(D^{0})$</w:t>
+                <w:t xml:space="preserve">First observation and branching fraction measurement of the $ {\Lambda}_b^0\to {D}_s^{-}p $ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13791,1044 +13791,1044 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.111802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555841v1</w:t>
+                <w:t xml:space="preserve">hal-04170175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the lifetimes of promptly produced $\Omega^{0}_{c}$ and $\Xi^{0}_{c}$ baryons</w:t>
+                <w:t xml:space="preserve">Study of charmonium and charmonium-like contributions in $B^+ \rightarrow J/\psi \eta K^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.11.022⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351877v1</w:t>
+                <w:t xml:space="preserve">hal-03584459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of charm jets at LHCb</w:t>
+                <w:t xml:space="preserve">Tests of lepton universality using $B^0\to K^0_S \ell^+ \ell^-$ and $B^+\to K^{*+} \ell^+ \ell^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/02/P02028⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (19), pp.191802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.191802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512749v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B^0\rightarrow\overline{D}^{*0}K^{+}\pi^{-}$ and $B_s^0\rightarrow\overline{D}^{*0}K^{-}\pi^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of Two New Excited $\Xi_b^0$ States Decaying to $\Lambda^0_b K^- \pi^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072005⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (16), pp.162001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.162001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514337v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $ {\mathrm{B}}_{\mathrm{c}}^{+} $ decays to charmonia and three light hadrons</w:t>
+                <w:t xml:space="preserve">Study of the doubly charmed tetraquark $T_{cc}^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.065. </w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435389v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $\Lambda_b^0\rightarrow D^+ p \pi^-\pi^-$ and $\Lambda_b^0\rightarrow D^{*+} p \pi^-\pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of an exotic narrow doubly charmed tetraquark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, pp.153. </w:t>
+              <w:t xml:space="preserve">Nature Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.751-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01614-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495801v1</w:t>
+                <w:t xml:space="preserve">hal-03346732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton universality in beauty-quark decays</w:t>
+                <w:t xml:space="preserve">$J/\psi$ photoproduction in Pb-Pb peripheral collisions at $\sqrt {s_{NN}}$= 5 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.L032201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02095-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.L032201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178504v1</w:t>
+                <w:t xml:space="preserve">hal-03323038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$J/\psi$ photoproduction in Pb-Pb peripheral collisions at $\sqrt {s_{NN}}$= 5 TeV</w:t>
+                <w:t xml:space="preserve">Constraints on the CKM angle $\gamma$ from $B^\pm\rightarrow Dh^\pm$ decays using $D\rightarrow h^\pm h^{\prime\mp}\pi^0$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.L032201. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.L032201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323038v1</w:t>
+                <w:t xml:space="preserve">hal-03513731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the CKM angle $\gamma$ from $B^\pm\rightarrow Dh^\pm$ decays using $D\rightarrow h^\pm h^{\prime\mp}\pi^0$ final states</w:t>
+                <w:t xml:space="preserve">Observation of $\Lambda_b^0\rightarrow D^+ p \pi^-\pi^-$ and $\Lambda_b^0\rightarrow D^{*+} p \pi^-\pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -14867,906 +14867,906 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 07, pp.099. </w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513731v1</w:t>
+                <w:t xml:space="preserve">hal-03495801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Analysis of $D^0 \to \pi^+\pi^-\mu^+\mu^-$ and $D^0 \to K^+K^-\mu^+\mu^-$ Decays and Search for $CP$ Violation</w:t>
+                <w:t xml:space="preserve">Test of lepton universality in beauty-quark decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (22), pp.221801. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.221801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435408v1</w:t>
+                <w:t xml:space="preserve">hal-03178504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the radiative $\Xi_b^-\to\Xi^-\gamma$ decay</w:t>
+                <w:t xml:space="preserve">Observation of the $B^0\rightarrow\overline{D}^{*0}K^{+}\pi^{-}$ and $B_s^0\rightarrow\overline{D}^{*0}K^{-}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.069. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.072005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326418v1</w:t>
+                <w:t xml:space="preserve">hal-03514337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a new structure in the $J/\psi p$ and $J/\psi \bar{p}$ systems in $B_s^0 \to J/\psi p \bar{p}$ decays</w:t>
+                <w:t xml:space="preserve">Study of $ {\mathrm{B}}_{\mathrm{c}}^{+} $ decays to charmonia and three light hadrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (6), pp.062001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324262v1</w:t>
+                <w:t xml:space="preserve">hal-03435389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the charm mixing parameter $y_{CP} - y_{CP}^{K\pi}$ using two-body $D^0$ meson decays</w:t>
+                <w:t xml:space="preserve">Measurement of the lifetimes of promptly produced $\Omega^{0}_{c}$ and $\Xi^{0}_{c}$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (9), pp.092013. </w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (5), pp.479-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.092013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599551v1</w:t>
+                <w:t xml:space="preserve">hal-03351877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Z Bosons Produced in Association with Charm in the Forward Region</w:t>
+                <w:t xml:space="preserve">Identification of charm jets at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (8), pp.082001. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (02), pp.P02028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.082001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/02/P02028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364262v1</w:t>
+                <w:t xml:space="preserve">hal-03512749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B^0_s\to\mu^+\mu^-$ decay properties and search for the $B^0\to\mu^+\mu^-$ and $B^0_s\to\mu^+\mu^-\gamma$ decays</w:t>
+                <w:t xml:space="preserve">Study of Z Bosons Produced in Association with Charm in the Forward Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.012010. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (8), pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.012010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335422v1</w:t>
+                <w:t xml:space="preserve">hal-03364262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the photon polarization in $\Lambda_{b}^{0}$ $\to$ $\Lambda$ $\gamma$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the charm mixing parameter $y_{CP} - y_{CP}^{K\pi}$ using two-body $D^0$ meson decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -15805,102 +15805,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (5), pp.L051104. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.092013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.L051104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.092013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466948v1</w:t>
+                <w:t xml:space="preserve">hal-03599551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay $B^0\to\phi\mu^+\mu^-$</w:t>
+                <w:t xml:space="preserve">Angular Analysis of $D^0 \to \pi^+\pi^-\mu^+\mu^-$ and $D^0 \to K^+K^-\mu^+\mu^-$ Decays and Search for $CP$ Violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -15935,374 +15935,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 05, pp.067. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (22), pp.221801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.221801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559833v1</w:t>
+                <w:t xml:space="preserve">hal-03435408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nuclear Modification Factor and Prompt Charged Particle Production in $p-Pb$ and $pp$ Collisions at $\sqrt {s_{NN}}$=5 TeV</w:t>
+                <w:t xml:space="preserve">Search for the radiative $\Xi_b^-\to\Xi^-\gamma$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (14), pp.142004. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.142004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346707v1</w:t>
+                <w:t xml:space="preserve">hal-03326418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of coherent $J/\psi$ production in lead-lead collisions at $ \sqrt{{\mathrm{s}}_{\mathrm{NN}}} $ = 5 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the $B^0_s\to\mu^+\mu^-$ decay properties and search for the $B^0\to\mu^+\mu^-$ and $B^0_s\to\mu^+\mu^-\gamma$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 07, pp.117. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.012010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287443v1</w:t>
+                <w:t xml:space="preserve">hal-03335422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W boson mass</w:t>
+                <w:t xml:space="preserve">Evidence for a new structure in the $J/\psi p$ and $J/\psi \bar{p}$ systems in $B_s^0 \to J/\psi p \bar{p}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -16316,261 +16316,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.036. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (6), pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346735v1</w:t>
+                <w:t xml:space="preserve">hal-03324262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of prompt charged-particle production in pp collisions at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the photon polarization in $\Lambda_{b}^{0}$ $\to$ $\Lambda$ $\gamma$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.166. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.L051104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.L051104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315290v1</w:t>
+                <w:t xml:space="preserve">hal-03466948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly charmed baryon decay $ {\Xi}_{cc}^{++}\to {\Xi}_c^{\prime +}{\pi}^{+} $</w:t>
+                <w:t xml:space="preserve">Search for the decay $B^0\to\phi\mu^+\mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -16609,7582 +16609,7582 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.038. </w:t>
+              <w:t xml:space="preserve">, 2022, 05, pp.067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590964v1</w:t>
+                <w:t xml:space="preserve">hal-03559833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality determination in heavy-ion collisions with the LHCb detector</w:t>
+                <w:t xml:space="preserve">Measurement of the Nuclear Modification Factor and Prompt Charged Particle Production in $p-Pb$ and $pp$ Collisions at $\sqrt {s_{NN}}$=5 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (05), pp.P05009. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (14), pp.142004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/05/P05009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.142004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433111v1</w:t>
+                <w:t xml:space="preserve">hal-03346707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of χ$_{c1}$(3872) production in proton-proton collisions at $ \sqrt{s} $ = 8 and 13 TeV</w:t>
+                <w:t xml:space="preserve">Study of coherent $J/\psi$ production in lead-lead collisions at $ \sqrt{{\mathrm{s}}_{\mathrm{NN}}} $ = 5 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.131. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360962v1</w:t>
+                <w:t xml:space="preserve">hal-03287443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium and charmonium-like contributions in $B^+ \rightarrow J/\psi \eta K^+$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the W boson mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, pp.046. </w:t>
+              <w:t xml:space="preserve">, 2022, 01, pp.036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584459v1</w:t>
+                <w:t xml:space="preserve">hal-03346735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of lepton universality using $B^0\to K^0_S \ell^+ \ell^-$ and $B^+\to K^{*+} \ell^+ \ell^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of prompt charged-particle production in pp collisions at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (19), pp.191802. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.191802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408500v1</w:t>
+                <w:t xml:space="preserve">hal-03315290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Two New Excited $\Xi_b^0$ States Decaying to $\Lambda^0_b K^- \pi^+$</w:t>
+                <w:t xml:space="preserve">Measurement of χ$_{c1}$(3872) production in proton-proton collisions at $ \sqrt{s} $ = 8 and 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (16), pp.162001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.162001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402379v1</w:t>
+                <w:t xml:space="preserve">hal-03360962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an exotic narrow doubly charmed tetraquark</w:t>
+                <w:t xml:space="preserve">Observation of the doubly charmed baryon decay $ {\Xi}_{cc}^{++}\to {\Xi}_c^{\prime +}{\pi}^{+} $</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (7), pp.751-754. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01614-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346732v1</w:t>
+                <w:t xml:space="preserve">hal-03590964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the doubly charmed tetraquark $T_{cc}^{+}$</w:t>
+                <w:t xml:space="preserve">Centrality determination in heavy-ion collisions with the LHCb detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3351. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (05), pp.P05009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30206-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/05/P05009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346730v1</w:t>
+                <w:t xml:space="preserve">hal-03433111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of New Resonances Decaying to $J/\psi K^+$+ and $J/\psi \phi$</w:t>
+                <w:t xml:space="preserve">Observation of $CP$ violation in two-body $ {B}_{(s)}^0 $-meson decays to charged pions and kaons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (8), pp.082001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.082001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171333v1</w:t>
+                <w:t xml:space="preserve">hal-03098822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a new $\Xi_b^0$ state</w:t>
+                <w:t xml:space="preserve">Observation of a New Excited $D^+_s$ Meson in $B^0 \rightarrow D^- D^+ K^+ \pi^-$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.012004. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.012004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010958v1</w:t>
+                <w:t xml:space="preserve">hal-03047559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP Violation in the Decay $B^{+} \rightarrow K^{+} \pi^{0}$</w:t>
+                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \to K^+ K^-$ and $D^0 \to \pi^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (9), pp.091802. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (7), pp.072010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.072010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107988v1</w:t>
+                <w:t xml:space="preserve">hal-03248267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B_s^0 \rightarrow D^{\ast \pm} D^{\mp}$ decay</w:t>
+                <w:t xml:space="preserve">Search for the doubly charmed baryon $ {\varXi}_{cc}^{+} $ in the $ {\varXi}_c^{+}{\pi}^{-}{\pi}^{+} $ final state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.099. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107992v1</w:t>
+                <w:t xml:space="preserve">hal-03360963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {h}^{+}{\pi}^0 $ and $ {D}_{(s)}^{+}\to {h}^{+}\eta $ decays</w:t>
+                <w:t xml:space="preserve">Branching Fraction Measurements of the Rare $B^0_s\rightarrow\phi\mu^+\mu^-$ and $B^0_s\rightarrow f_2^\prime(1525)\mu^+\mu^-$- Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 06, pp.019. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (15), pp.151801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.151801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191168v1</w:t>
+                <w:t xml:space="preserve">hal-03261399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential $ b\overline{b} $- and $ c\overline{c} $-dijet cross-sections in the forward region of $pp$ collisions at $ \sqrt{s} $ = 13 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of CP observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays using two-body $D$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.023. </w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999491v1</w:t>
+                <w:t xml:space="preserve">hal-03107977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $B^0_s \to J\psi \pi^+\pi^-K^+K^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the suppressed Λb0→DpK- decay with D→K+π- and measurement of its CP asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.024. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.112008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022717v1</w:t>
+                <w:t xml:space="preserve">hal-03351873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for 25 rare and forbidden decays of $D^{+}$ and $ {D}_s^{+} $ mesons</w:t>
+                <w:t xml:space="preserve">Observation of new excited ${B} ^0_{s} $ states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 06, pp.044. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (7), pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09305-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011005v1</w:t>
+                <w:t xml:space="preserve">hal-03010999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Multiplicity Dependent Prompt $\chi_{c1}(3872)$ and $\psi(2S)$ Production in $pp$ Collisions</w:t>
+                <w:t xml:space="preserve">Search for the rare decay $B^0 \rightarrow J/\psi \phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (9), pp.092001. </w:t>
+              <w:t xml:space="preserve">Chin.Phys.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (4), pp.043001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.092001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/abdf40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953164v1</w:t>
+                <w:t xml:space="preserve">hal-03034814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Analysis of the $B^{+}\rightarrow K^{\ast+}\mu^{+}\mu^{-}$ Decay</w:t>
+                <w:t xml:space="preserve">Observation of Multiplicity Dependent Prompt $\chi_{c1}(3872)$ and $\psi(2S)$ Production in $pp$ Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (16), pp.161802. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (9), pp.092001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.161802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.092001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107993v1</w:t>
+                <w:t xml:space="preserve">hal-02953164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly heavy baryons $\Omega^0_{bc}$ and $\Xi^0_{bc}$ decaying to $\Lambda^+_c \pi^-$ and $\Xi^+_c \pi^-$</w:t>
+                <w:t xml:space="preserve">Angular Analysis of the $B^{+}\rightarrow K^{\ast+}\mu^{+}\mu^{-}$ Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (9), pp.093002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (16), pp.161802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/ac0c70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.161802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210339v1</w:t>
+                <w:t xml:space="preserve">hal-03107993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decay $B^0 \rightarrow J/\psi \phi$</w:t>
+                <w:t xml:space="preserve">Search for the doubly heavy baryons $\Omega^0_{bc}$ and $\Xi^0_{bc}$ decaying to $\Lambda^+_c \pi^-$ and $\Xi^+_c \pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Physics C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 45 (4), pp.043001. </w:t>
+              <w:t xml:space="preserve">, 2021, 45 (9), pp.093002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/abdf40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/ac0c70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034814v1</w:t>
+                <w:t xml:space="preserve">hal-03210339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of new excited ${B} ^0_{s} $ states</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in $\Xi^-_b \to p K^- K^-$decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (7), pp.601. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.052010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09305-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010999v1</w:t>
+                <w:t xml:space="preserve">hal-03229340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in $\Xi^-_b \to p K^- K^-$decays</w:t>
+                <w:t xml:space="preserve">Evidence of a $J/\psi\Lambda$ structure and observation of excited $\Xi^-$ states in the $\Xi^-_b \to J/\psi\Lambda K^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.052010. </w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.1278-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229340v1</w:t>
+                <w:t xml:space="preserve">hal-03107974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a $J/\psi\Lambda$ structure and observation of excited $\Xi^-$ states in the $\Xi^-_b \to J/\psi\Lambda K^-$ decay</w:t>
+                <w:t xml:space="preserve">Searches for 25 rare and forbidden decays of $D^{+}$ and $ {D}_s^{+} $ mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.1278-1287. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107974v1</w:t>
+                <w:t xml:space="preserve">hal-03011005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0\rightarrow\chi_{c1}p\pi^-$</w:t>
+                <w:t xml:space="preserve">Measurement of differential $ b\overline{b} $- and $ c\overline{c} $-dijet cross-sections in the forward region of $pp$ collisions at $ \sqrt{s} $ = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05, pp.095. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178525v1</w:t>
+                <w:t xml:space="preserve">hal-02999491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $D^0 \to K^0_S K^0_S$ decays</w:t>
+                <w:t xml:space="preserve">Study of $B^0_s \to J\psi \pi^+\pi^-K^+K^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.L031102. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L031102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229344v1</w:t>
+                <w:t xml:space="preserve">hal-03022717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of $ {B}^0\to {D}^{\ast -}{D}_s^{\ast +} $ with $ {D}_s^{\ast +}\to {D}_s^{+}\gamma $ decays</w:t>
+                <w:t xml:space="preserve">Measurement of CP Violation in the Decay $B^{+} \rightarrow K^{+} \pi^{0}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 06, pp.177. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (9), pp.091802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229368v1</w:t>
+                <w:t xml:space="preserve">hal-03107988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise measurement of the $f_s/f_d$ ratio of fragmentation fractions and of $B^0_s$ decay branching fractions</w:t>
+                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {h}^{+}{\pi}^0 $ and $ {D}_{(s)}^{+}\to {h}^{+}\eta $ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.032005. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186211v1</w:t>
+                <w:t xml:space="preserve">hal-03191168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of CKM angle $\gamma$ and charm mixing parameters</w:t>
+                <w:t xml:space="preserve">Observation of the $B_s^0 \rightarrow D^{\ast \pm} D^{\mp}$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.141. </w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380643v1</w:t>
+                <w:t xml:space="preserve">hal-03107992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy neutral leptons in $W^+\to\mu^{+}\mu^{\pm}\text{jet}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of a new $\Xi_b^0$ state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (3), pp.248. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-08973-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034796v1</w:t>
+                <w:t xml:space="preserve">hal-03010958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of excited $\Omega_c^0$ baryons in $\Omega_b^- \to \Xi_c^+ K^-\pi^-$decays</w:t>
+                <w:t xml:space="preserve">Observation of New Resonances Decaying to $J/\psi K^+$+ and $J/\psi \phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (9), pp.L091102. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (8), pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L091102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312589v1</w:t>
+                <w:t xml:space="preserve">hal-03171333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Mass Difference Between Neutral Charm-Meson Eigenstates</w:t>
+                <w:t xml:space="preserve">Angular analysis of $ {B}^0\to {D}^{\ast -}{D}_s^{\ast +} $ with $ {D}_s^{\ast +}\to {D}_s^{+}\gamma $ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (11), pp.111801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.111801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267327v1</w:t>
+                <w:t xml:space="preserve">hal-03229368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a $\Lambda_b^0-\overline{\Lambda}_b^0$ production asymmetry in proton-proton collisions at $\sqrt{s} = 7 \textrm{ and } 8\,\textrm{TeV}$</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $D^0 \to K^0_S K^0_S$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.060. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.L031102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L031102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314704v1</w:t>
+                <w:t xml:space="preserve">hal-03229344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for $B_c^+$ decays to two charm mesons</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0\rightarrow\chi_{c1}p\pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.117. </w:t>
+              <w:t xml:space="preserve">, 2021, 05, pp.095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355197v1</w:t>
+                <w:t xml:space="preserve">hal-03178525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $\Lambda^0_b \to \Lambda^+_c K^+ K^- \pi^-$ decay</w:t>
+                <w:t xml:space="preserve">Precise measurement of the $f_s/f_d$ ratio of fragmentation fractions and of $B^0_s$ decay branching fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 815, pp.136172. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.032005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070607v1</w:t>
+                <w:t xml:space="preserve">hal-03186211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ and $B^0_s$-$\bar{B}^0_s$ mixing frequency with $B^0_s \rightarrow D_s^\mp h^\pm \pi^\pm \pi^\mp$ decays</w:t>
+                <w:t xml:space="preserve">Search for heavy neutral leptons in $W^+\to\mu^{+}\mu^{\pm}\text{jet}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.137. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (3), pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-08973-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070687v1</w:t>
+                <w:t xml:space="preserve">hal-03034796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly charmed baryon Ω$_{cc}^{+}$</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of CKM angle $\gamma$ and charm mixing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.China Phys.Mech.Astron.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (10), pp.101062. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11433-021-1742-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242715v1</w:t>
+                <w:t xml:space="preserve">hal-03380643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of the rare decay $ {B}_s^0 $→ ϕμ$^{+}$μ$^{−}$</w:t>
+                <w:t xml:space="preserve">Observation of excited $\Omega_c^0$ baryons in $\Omega_b^- \to \Xi_c^+ K^-\pi^-$decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.043. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (9), pp.L091102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L091102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319369v1</w:t>
+                <w:t xml:space="preserve">hal-03312589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $CP$ violation in two-body $ {B}_{(s)}^0 $-meson decays to charged pions and kaons</w:t>
+                <w:t xml:space="preserve">Observation of the Mass Difference Between Neutral Charm-Meson Eigenstates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.075. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (11), pp.111801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.111801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098822v1</w:t>
+                <w:t xml:space="preserve">hal-03267327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays using two-body $D$ final states</w:t>
+                <w:t xml:space="preserve">Observation of a $\Lambda_b^0-\overline{\Lambda}_b^0$ production asymmetry in proton-proton collisions at $\sqrt{s} = 7 \textrm{ and } 8\,\textrm{TeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.081. </w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107977v1</w:t>
+                <w:t xml:space="preserve">hal-03314704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \to K^+ K^-$ and $D^0 \to \pi^+ \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Updated search for $B_c^+$ decays to two charm mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (7), pp.072010. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.072010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248267v1</w:t>
+                <w:t xml:space="preserve">hal-03355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the suppressed Λb0→DpK- decay with D→K+π- and measurement of its CP asymmetry</w:t>
+                <w:t xml:space="preserve">Observation of the $\Lambda^0_b \to \Lambda^+_c K^+ K^- \pi^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (11), pp.112008. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 815, pp.136172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351873v1</w:t>
+                <w:t xml:space="preserve">hal-03070607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a New Excited $D^+_s$ Meson in $B^0 \rightarrow D^- D^+ K^+ \pi^-$ Decays</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ and $B^0_s$-$\bar{B}^0_s$ mixing frequency with $B^0_s \rightarrow D_s^\mp h^\pm \pi^\pm \pi^\mp$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047559v1</w:t>
+                <w:t xml:space="preserve">hal-03070687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly charmed baryon $ {\varXi}_{cc}^{+} $ in the $ {\varXi}_c^{+}{\pi}^{-}{\pi}^{+} $ final state</w:t>
+                <w:t xml:space="preserve">Search for the doubly charmed baryon Ω$_{cc}^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.107. </w:t>
+              <w:t xml:space="preserve">Sci.China Phys.Mech.Astron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (10), pp.101062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11433-021-1742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360963v1</w:t>
+                <w:t xml:space="preserve">hal-03242715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching Fraction Measurements of the Rare $B^0_s\rightarrow\phi\mu^+\mu^-$ and $B^0_s\rightarrow f_2^\prime(1525)\mu^+\mu^-$- Decays</w:t>
+                <w:t xml:space="preserve">Angular analysis of the rare decay $ {B}_s^0 $→ ϕμ$^{+}$μ$^{−}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (15), pp.151801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.151801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261399v1</w:t>
+                <w:t xml:space="preserve">hal-03319369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the decay $\Lambda_b^0 \to \eta_c(1S) p K^-$</w:t>
+                <w:t xml:space="preserve">Observation of Enhanced Double Parton Scattering in Proton-Lead Collisions at $\sqrt {s_{NN}}$ =8.16 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (11), pp.112012. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (21), pp.212001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.212001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911963v1</w:t>
+                <w:t xml:space="preserve">hal-02911927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for low-mass dimuon resonances</w:t>
+                <w:t xml:space="preserve">Strong constraints on the $b \to s\gamma$ photon polarisation from $B^0 \to K^{*0} e^+ e^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.156. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2020)156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905970v1</w:t>
+                <w:t xml:space="preserve">hal-02981293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the decay $B^0 \rightarrow D^0 \overline{D}{}^0 K^+ \pi^-$</w:t>
+                <w:t xml:space="preserve">Observation of structure in the $J /\psi$ -pair mass spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), pp.051102. </w:t>
+              <w:t xml:space="preserve">Sci.Bull.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (23), pp.1983-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.051102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2020.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905969v1</w:t>
+                <w:t xml:space="preserve">hal-02899170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly heavy $ {\Xi}_{bc}^0 $ baryon via decays to D$^{0}$pK$^{−}$</w:t>
+                <w:t xml:space="preserve">Measurement of the relative branching fractions of $B^+ \to h^+h^{\prime +}h^{\prime -}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.095. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.112010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946129v1</w:t>
+                <w:t xml:space="preserve">hal-02999597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of structure in the $J /\psi$ -pair mass spectrum</w:t>
+                <w:t xml:space="preserve">Search for the doubly heavy $ {\Xi}_{bc}^0 $ baryon via decays to D$^{0}$pK$^{−}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (23), pp.1983-1993. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2020.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899170v1</w:t>
+                <w:t xml:space="preserve">hal-02946129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the relative branching fractions of $B^+ \to h^+h^{\prime +}h^{\prime -}$ decays</w:t>
+                <w:t xml:space="preserve">Searches for low-mass dimuon resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.112010. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2020)156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999597v1</w:t>
+                <w:t xml:space="preserve">hal-02905970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fraction ratios for $B^+\to D^{*+}D^-K^+$, $B^+\to D^{*-}D^+K^+$, and $B^0\to D^{*-}D^0K^+$decays</w:t>
+                <w:t xml:space="preserve">First observation of the decay $B^0 \rightarrow D^0 \overline{D}{}^0 K^+ \pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.139. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.051102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.051102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863111v1</w:t>
+                <w:t xml:space="preserve">hal-02905969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First branching fraction measurement of the suppressed decay $\Xi_c^0\to \pi^-\Lambda_c^+$</w:t>
+                <w:t xml:space="preserve">First observation of the decay $\Lambda_b^0 \to \eta_c(1S) p K^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (7), pp.071101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (11), pp.112012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.071101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911965v1</w:t>
+                <w:t xml:space="preserve">hal-02911963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-independent study of resonant structure in $B^+\to D^+D^-K^+$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of branching fraction ratios for $B^+\to D^{*+}D^-K^+$, $B^+\to D^{*-}D^+K^+$, and $B^0\to D^{*-}D^0K^+$decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.242001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.242001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946151v1</w:t>
+                <w:t xml:space="preserve">hal-02863111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the $B^+\to D^+D^-K^+$ decay</w:t>
+                <w:t xml:space="preserve">First branching fraction measurement of the suppressed decay $\Xi_c^0\to \pi^-\Lambda_c^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.112003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.071101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.071101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946152v1</w:t>
+                <w:t xml:space="preserve">hal-02911965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the shape of the $ {B}_s^0\to {D}_s^{\ast -}{\mu}^{+}{\nu}_{\mu } $ differential decay rate</w:t>
+                <w:t xml:space="preserve">A model-independent study of resonant structure in $B^+\to D^+D^-K^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.144. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.242001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.242001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129643v1</w:t>
+                <w:t xml:space="preserve">hal-02946151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Enhanced Double Parton Scattering in Proton-Lead Collisions at $\sqrt {s_{NN}}$ =8.16 TeV</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the $B^+\to D^+D^-K^+$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (21), pp.212001. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.112003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.212001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911927v1</w:t>
+                <w:t xml:space="preserve">hal-02946152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong constraints on the $b \to s\gamma$ photon polarisation from $B^0 \to K^{*0} e^+ e^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the shape of the $ {B}_s^0\to {D}_s^{\ast -}{\mu}^{+}{\nu}_{\mu } $ differential decay rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.081. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981293v1</w:t>
+                <w:t xml:space="preserve">hal-03129643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24430,376 +24430,376 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LHCb ECAL upgrade II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kholodenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particles and Nuclei International Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, France. pp.100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.380.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New veto hodoscope ANTI-0 for the NA62 experiment at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Danielsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gavrishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kholodenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kholodenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Instrumentation for Colliding Beam Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Novosibirisk, Russia. pp.C07007 - C07007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/07/c07007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Система сцинтилляционных годоскопов эксперимента NA62</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kholodenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Experiment [hep-ex]. Institute for High Energy Physics, 2021. Russian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04876436v1</w:t>
-              </w:r>
-[...242 lines deleted...]
-                <w:t xml:space="preserve">hal-04876738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -24954,51 +24954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sameh Wagih Abdelmotteleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellan Beteta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudin&#233;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ackernley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.181803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)235" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101801" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13686-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L091101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13852-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.2.071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061801" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.031902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101901" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101802" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.081901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13573-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.131902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.131801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)259" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.024907" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081802" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.242301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.052009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)293" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)070" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)253" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261804" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12993-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2024)098" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.054908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.051802" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372042v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12669-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)147" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kholodenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169656" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044901" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)151" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/03/P03010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.102302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)132" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12443-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.251801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)243" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031105" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/05/P05065" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13478-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678550v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)122" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)165" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12752-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)082" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12376-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343986v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081901" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)173" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150067v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)172" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2023)013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.052008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.061901" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11759-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)106" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.032010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)123" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.102301" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.034012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121398v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)093" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L031103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)075" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171802" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111802" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.11.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512749v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudinen Gallego" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/P02028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435389v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)065" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)153" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02095-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L032201" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)099" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.221801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)069" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599551v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.092013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364262v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.082001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.L051104" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559833v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346707v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.142004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)117" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590964v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)038" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433111v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/05/P05009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)131" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584459v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)046" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408500v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.191802" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402379v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.162001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01614-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346730v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30206-w" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.082001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.012004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091802" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107992v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)099" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191168v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)044" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953164v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.092001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107993v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.161802" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ac0c70" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034814v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abdf40" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010999v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09305-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107974v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.02.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)095" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229344v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L031102" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229368v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)177" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)141" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-08973-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L091102" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267327v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.111801" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314704v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)060" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355197v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)117" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136172" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070687v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)137" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242715v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1742-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)043" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)075" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107977v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)081" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248267v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.072010" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351873v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047559v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.122002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360963v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)107" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261399v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.151801" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905970v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2020)156" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905969v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.051102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946129v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)095" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899170v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.08.032" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999597v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)139" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.071101" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946151v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.242001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946152v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129643v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)144" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911927v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.212001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981293v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)081" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04876436v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876718v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.380.0100" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876738v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Danielsson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gavrishchuk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Giudici" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kholodenko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/c07007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sameh Wagih Abdelmotteleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellan Beteta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudin&#233;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ackernley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)061" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.2.071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.031902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13852-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13686-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L091101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.181803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.081901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13573-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121803" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12376-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12752-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.054908" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2024)098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261804" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12993-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)088" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.052009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101803" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.242301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021801" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)140" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)259" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.131801" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.024907" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.131902" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.051802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031104" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12669-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kholodenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044901" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.102302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)132" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/03/P03010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12443-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13478-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.251801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)243" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031105" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/05/P05065" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)123" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11759-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.032010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)172" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2023)013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.052008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.061901" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)119" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.102301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152077v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)129" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.034012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L031103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584459v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)046" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.191802" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.162001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudinen Gallego" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30206-w" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01614-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L032201" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)099" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02095-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435389v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)065" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.11.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/P02028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.082001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.092013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.221801" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)069" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.L051104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559833v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.142004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)117" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)166" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590964v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)038" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/05/P05009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)075" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047559v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.122002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.072010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)107" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261399v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.151801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)081" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09305-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abdf40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.092001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.161802" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210339v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ac0c70" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229340v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107974v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.02.030" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011005v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)044" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091802" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)099" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.012004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.082001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)177" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229344v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L031102" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)095" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-08973-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380643v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)141" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312589v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L091102" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.111801" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314704v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)060" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070607v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136172" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)137" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1742-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319369v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.212001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981293v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)081" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.08.032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999597v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)095" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905970v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2020)156" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.051102" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)139" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911965v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.071101" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946151v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.242001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946152v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)144" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876718v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.380.0100" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876738v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Danielsson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gavrishchuk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Giudici" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kholodenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/c07007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04876436v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>