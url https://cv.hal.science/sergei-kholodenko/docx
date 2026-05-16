--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the photon polarisation in $b \to s \gamma$ transitions using $B_s^0 \rightarrow \phi e^+e^-$ decays</w:t>
+                <w:t xml:space="preserve">First evidence for direct CP violation in beauty to charmonium decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -179,106 +179,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.047. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805563v1</w:t>
+                <w:t xml:space="preserve">hal-04816027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ violation in ${B^0}\rightarrow{D^{+}D^{-}}$ and ${B^{0}_{s}}\rightarrow{D^{+}_{s}D^{-}_{s}}$ decays</w:t>
+                <w:t xml:space="preserve">Test of lepton flavour universality with $B^+ \to K^+\pi^+\pi^-\ell^+\ell^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -313,106 +313,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.061. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (18), pp.181803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.181803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701080v1</w:t>
+                <w:t xml:space="preserve">hal-04846194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in $B^{\pm} \to D K^*(892)^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the $\psi(2S)$ to $J/\psi$ cross-section ratio as a function of centrality in PbPb collisions at $\sqrt{s_{\text{NN}}}$ = 5.02 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -451,102 +451,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.113. </w:t>
+              <w:t xml:space="preserve">, 2025, 07, pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2025)235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761382v1</w:t>
+                <w:t xml:space="preserve">hal-04795935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of exclusive $J/\psi$ and $\psi(2S)$ production at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Long-lived particle reconstruction downstream of the LHCb magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -581,106 +581,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.071. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.2.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701092v1</w:t>
+                <w:t xml:space="preserve">hal-04679669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $D^0-\overline{D}^0$ mixing and search for $CP$ violation with $D^0\rightarrow K^+\pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Search for $D^0$ meson decays to $\pi^+ \pi^- e^+ e^-$ and $K^+ K^- e^+ e^-$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -719,102 +719,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.012001. </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.L091101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662567v1</w:t>
+                <w:t xml:space="preserve">hal-04846193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction ratios $R(D^{+})$ and $R(D^{*+})$ using muonic $\tau$ decays</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of $B^+ \to \psi(2S) K^+ \pi^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -849,106 +849,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (6), pp.061801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609836v1</w:t>
+                <w:t xml:space="preserve">hal-04660013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of exotic $J/\psi\phi$ resonances in diffractive processes in proton-proton collisions</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $\Lambda_b^0\to ph^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -983,106 +983,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (3), pp.031902. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.031902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660025v1</w:t>
+                <w:t xml:space="preserve">hal-04848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $D_{s1}(2460)^{+}\to D_{s}^{+}\pi^{+}\pi^{-}$ in $B\to {\bar{D}}^{(*)}D_{s}^{+}\pi^{+}\pi^{-}$ decays</w:t>
+                <w:t xml:space="preserve">Measurements of $\psi{(2S)}$ and $\chi_{c1}(3872)$ production within fully reconstructed jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1117,106 +1117,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Bull.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70, pp.1432-1444. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (5), pp.562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13852-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795810v1</w:t>
+                <w:t xml:space="preserve">hal-04761372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetries in $\Lambda_b^0\to ph^{-}$ decays</w:t>
+                <w:t xml:space="preserve">Study of $D_{s1}(2460)^{+}\to D_{s}^{+}\pi^{+}\pi^{-}$ in $B\to {\bar{D}}^{(*)}D_{s}^{+}\pi^{+}\pi^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1251,106 +1251,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.092004. </w:t>
+              <w:t xml:space="preserve">Sci.Bull.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1432-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.092004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848343v1</w:t>
+                <w:t xml:space="preserve">hal-04795810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $\psi{(2S)}$ and $\chi_{c1}(3872)$ production within fully reconstructed jets</w:t>
+                <w:t xml:space="preserve">Measurement of the branching fraction ratios $R(D^{+})$ and $R(D^{*+})$ using muonic $\tau$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1385,106 +1385,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (5), pp.562. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13852-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761372v1</w:t>
+                <w:t xml:space="preserve">hal-04609836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived particle reconstruction downstream of the LHCb magnet</w:t>
+                <w:t xml:space="preserve">Observation of exotic $J/\psi\phi$ resonances in diffractive processes in proton-proton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1519,106 +1519,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (3), pp.031902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13686-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.031902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679669v1</w:t>
+                <w:t xml:space="preserve">hal-04660025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $D^0$ meson decays to $\pi^+ \pi^- e^+ e^-$ and $K^+ K^- e^+ e^-$ final states</w:t>
+                <w:t xml:space="preserve">Measurement of exclusive $J/\psi$ and $\psi(2S)$ production at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1653,106 +1653,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.L091101. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.L091101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.2.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846193v1</w:t>
+                <w:t xml:space="preserve">hal-04701092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of $B^+ \to \psi(2S) K^+ \pi^+ \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $D^0-\overline{D}^0$ mixing and search for $CP$ violation with $D^0\rightarrow K^+\pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1787,106 +1787,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.054. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660013v1</w:t>
+                <w:t xml:space="preserve">hal-04662567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence for direct CP violation in beauty to charmonium decays</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in $B^{\pm} \to D K^*(892)^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -1921,106 +1921,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816027v1</w:t>
+                <w:t xml:space="preserve">hal-04761382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $\psi(2S)$ to $J/\psi$ cross-section ratio as a function of centrality in PbPb collisions at $\sqrt{s_{\text{NN}}}$ = 5.02 TeV</w:t>
+                <w:t xml:space="preserve">Study of Λ0 b and Ξ0 b decays to Λh+h ′− and evidence for CP violation in Λ0 b → ΛK+K− decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2055,106 +2055,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 07, pp.235. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.101802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2025)235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795935v1</w:t>
+                <w:t xml:space="preserve">hal-04816037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavour universality with $B^+ \to K^+\pi^+\pi^-\ell^+\ell^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of CP asymmetry in $B^0_s \to D^{\mp}_s K^{\pm}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2189,106 +2189,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (18), pp.181803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.181803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846194v1</w:t>
+                <w:t xml:space="preserve">hal-04847770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP asymmetry in $B^0_s \to D^{\mp}_s K^{\pm}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the open-charm tetraquark state $T_{cs 0}^{*}(2870)^0$ in the $B^- \rightarrow D^- D^0 K_\mathrm{S}^0$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2323,106 +2323,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.139. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (10), pp.101901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847770v1</w:t>
+                <w:t xml:space="preserve">hal-04830458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the open-charm tetraquark state $T_{cs 0}^{*}(2870)^0$ in the $B^- \rightarrow D^- D^0 K_\mathrm{S}^0$ decay</w:t>
+                <w:t xml:space="preserve">First determination of the spin-parity of ${\Xi}_{c}(3055)^{+,0}$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2461,102 +2461,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.101901. </w:t>
+              <w:t xml:space="preserve">, 2025, 134 (8), pp.081901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.081901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830458v1</w:t>
+                <w:t xml:space="preserve">hal-04702305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Λ0 b and Ξ0 b decays to Λh+h ′− and evidence for CP violation in Λ0 b → ΛK+K− decays</w:t>
+                <w:t xml:space="preserve">Measurement of $\phi(1020)$ meson production in fixed-target $\textit{p}$Ne collisions at $\sqrt{s_{NN}}$ = 68.5 GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2591,106 +2591,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (10), pp.101802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.101802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816037v1</w:t>
+                <w:t xml:space="preserve">hal-04805561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\phi(1020)$ meson production in fixed-target $\textit{p}$Ne collisions at $\sqrt{s_{NN}}$ = 68.5 GeV</w:t>
+                <w:t xml:space="preserve">Search for $B_{(s)}^{*0}\to\mu^+\mu^-$ in $B_c^+\to\pi^+\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2725,106 +2725,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 03, pp.151. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13573-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805561v1</w:t>
+                <w:t xml:space="preserve">hal-04726014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First determination of the spin-parity of ${\Xi}_{c}(3055)^{+,0}$ baryons</w:t>
+                <w:t xml:space="preserve">Test of lepton flavour universality with $B_s^0 \rightarrow \phi \ell^+\ell^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2863,102 +2863,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (8), pp.081901. </w:t>
+              <w:t xml:space="preserve">, 2025, 134 (12), pp.121803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.081901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.121803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702305v1</w:t>
+                <w:t xml:space="preserve">hal-04751497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_{(s)}^{*0}\to\mu^+\mu^-$ in $B_c^+\to\pi^+\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Constraints on the photon polarisation in $b \to s \gamma$ transitions using $B_s^0 \rightarrow \phi e^+e^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -2993,106 +2993,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13573-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726014v1</w:t>
+                <w:t xml:space="preserve">hal-04805563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton flavour universality with $B_s^0 \rightarrow \phi \ell^+\ell^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ violation in ${B^0}\rightarrow{D^{+}D^{-}}$ and ${B^{0}_{s}}\rightarrow{D^{+}_{s}D^{-}_{s}}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3127,106 +3127,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (12), pp.121803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.121803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751497v1</w:t>
+                <w:t xml:space="preserve">hal-04701080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in the $B^0 \to DK^{*0}$ channel using self-conjugate $D \to K_S^0 h^+ h^-$ decays</w:t>
+                <w:t xml:space="preserve">Search for prompt production of pentaquarks in charm hadron final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3261,106 +3261,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (2), pp.206. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.032001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12376-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229207v1</w:t>
+                <w:t xml:space="preserve">hal-04603598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $\textit{CP}$ violation in the phase space of $D^{0} \rightarrow K_{S}^{0} K^{\pm} \pi^{\mp} $ decays with the energy test</w:t>
+                <w:t xml:space="preserve">Observation of new charmonium(-like) states in $B^+ \to D^{*\pm} D^{\mp} K^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3395,106 +3395,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 03, pp.107. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (13), pp.131902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.131902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274157v1</w:t>
+                <w:t xml:space="preserve">hal-04609834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced production of $\Lambda_{b}^{0}$ baryons in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the $B^{0}\to K^{*0}\mu^+\mu^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3533,102 +3533,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 132 (8), pp.081901. </w:t>
+              <w:t xml:space="preserve">, 2024, 132 (13), pp.131801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.131801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266039v1</w:t>
+                <w:t xml:space="preserve">hal-04381789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis and branching fraction measurement of $B^{+}\to D^{*-}D^{+}_{s}\pi^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Studies of $\eta$ and $\eta'$ production in $pp$ and $p$Pb collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3663,106 +3663,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.165. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.024907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565626v1</w:t>
+                <w:t xml:space="preserve">hal-04266697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of muonic Dalitz decays of $\chi_{b}$ mesons and precise spectroscopy of hidden-beauty states</w:t>
+                <w:t xml:space="preserve">Measurement of associated $J/\psi$-$\psi(2S)$ production cross-section in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3801,102 +3801,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.122. </w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678550v1</w:t>
+                <w:t xml:space="preserve">hal-04323227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $\Lambda_{b}^{0} \to \Lambda_{c}^{+} \bar{D}^{(*)0} K^{-}$ and $\Lambda_{b}^{0} \to \Lambda_{c}^{+} D_{s}^{*-}$ decays</w:t>
+                <w:t xml:space="preserve">First observation of the $\Lambda^0_b \to D^+ D^- \Lambda$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -3931,106 +3931,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (6), pp.575. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 07, pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12752-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2024)140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323186v1</w:t>
+                <w:t xml:space="preserve">hal-04511761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $B_c^+ \rightarrow \chi_c \pi^+$ decays</w:t>
+                <w:t xml:space="preserve">Search for the lepton-flavor violating decay $B^0_s\to\phi\mu^\pm\tau^\mp$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4065,106 +4065,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.173. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372041v1</w:t>
+                <w:t xml:space="preserve">hal-04592098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum scale calibration of the LHCb spectrometer</w:t>
+                <w:t xml:space="preserve">Comprehensive analysis of local and nonlocal amplitudes in the $B^0\rightarrow K^{*0}\mu^+\mu^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4199,106 +4199,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02008. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343986v1</w:t>
+                <w:t xml:space="preserve">hal-04607355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse polarization measurement of $\Lambda$ hyperons in $p$Ne collisions at $\sqrt{s_{NN}}$ = 68.4 GeV with the LHCb detector</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the radiative decay $B^0_s\to K^+K^-\gamma$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4337,102 +4337,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.082. </w:t>
+              <w:t xml:space="preserve">, 2024, 08, pp.093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600298v1</w:t>
+                <w:t xml:space="preserve">hal-04602928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A measurement of $\Delta \Gamma_{s}$</w:t>
+                <w:t xml:space="preserve">Study of $CP$ violation in $B^0_{(s)} \to D K^{*}(892)^0$ decays with $D \to K \pi ( \pi \pi)$, $ \pi \pi( \pi \pi)$, and $KK$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4471,102 +4471,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.253. </w:t>
+              <w:t xml:space="preserve">, 2024, 05, pp.025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266040v1</w:t>
+                <w:t xml:space="preserve">hal-04442224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-independent measurement of the CKM angle $\gamma$ in partially reconstructed $B^{\pm} \to D^{*} h^{\pm}$ decays with $D \to K_{S}^{0} h^{+}h^{-}$$(h=\pi, K)$</w:t>
+                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \rightarrow \pi^+ \pi^- \pi^0$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4601,106 +4601,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.118. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297431v1</w:t>
+                <w:t xml:space="preserve">hal-04581296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of forward charged hadron flow harmonics in peripheral PbPb collisions at $\sqrt{s_{NN}}=5.02$ TeV with the LHCb detector</w:t>
+                <w:t xml:space="preserve">Measurements of the branching fraction ratio $\cal{B}(\phi \to \mu^+\mu^-)/\cal{B}(\phi \to e^+e^-)$ with charm meson decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4735,106 +4735,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (5), pp.054908. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.054908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297425v1</w:t>
+                <w:t xml:space="preserve">hal-04521883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $Z$ boson production cross-section in $pp$ collisions at $\sqrt{s} = 5.02$ TeV</w:t>
+                <w:t xml:space="preserve">Modification of $\chi_{c1}$(3872) and $\psi$(2$S$) production in $p$Pb collisions at $\sqrt{s_{NN}} = 8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -4869,106 +4869,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.070. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (24), pp.242301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.242301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199080v1</w:t>
+                <w:t xml:space="preserve">hal-04479912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the $\Lambda_b^0\to pK^-\gamma$ decay</w:t>
+                <w:t xml:space="preserve">Study of the rare decay $J/\psi \to \mu^+\mu^-\mu^+\mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5007,102 +5007,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.098. </w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2024)098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511760v1</w:t>
+                <w:t xml:space="preserve">hal-04685426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of ${\Lambda}_{b}^0$, ${\Lambda}_{c}^+$ and ${\Lambda}$ decay parameters using ${\Lambda}_{b}^0 \to {\Lambda}_{c}^+ h^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of Cabibbo-suppressed two-body hadronic decays and precision mass measurement of the $\Omega_{c}^{0}$ baryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5141,102 +5141,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 133 (26), pp.261804. </w:t>
+              <w:t xml:space="preserve">, 2024, 132 (8), pp.081802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700357v1</w:t>
+                <w:t xml:space="preserve">hal-04190030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of charged particles with nanosecond lifetimes at LHCb</w:t>
+                <w:t xml:space="preserve">Measurement of $J/\psi$-pair production in $pp$ collisions at $\sqrt{s}=13$ TeV and study of gluon transverse-momentum dependent PDFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5271,106 +5271,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (7), pp.761. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12993-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513653v1</w:t>
+                <w:t xml:space="preserve">hal-04323190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Branching Fraction of $B^{0} \rightarrow J/\psi \pi^{0}$ Decays</w:t>
+                <w:t xml:space="preserve">Precision measurement of the $\Xi^-_b$ baryon lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5405,106 +5405,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 05, pp.065. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515550v1</w:t>
+                <w:t xml:space="preserve">hal-04616841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of prompt $D^+$ and $D^+_{s}$ production in $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=5.02\,$TeV</w:t>
+                <w:t xml:space="preserve">Helium identification with LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5539,106 +5539,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 01, pp.070. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2024)070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236001v1</w:t>
+                <w:t xml:space="preserve">hal-04256484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $J/\psi$-pair production in $pp$ collisions at $\sqrt{s}=13$ TeV and study of gluon transverse-momentum dependent PDFs</w:t>
+                <w:t xml:space="preserve">Measurement of prompt $D^+$ and $D^+_{s}$ production in $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=5.02\,$TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5677,102 +5677,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.088. </w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2024)070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323190v1</w:t>
+                <w:t xml:space="preserve">hal-04236001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of short- and long-distance contributions in $B^{0}\to K^{*0}\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of CP violation in $B^0\to\psi(\to\ell^+\ell^-)K^0_S(\to\pi^+\pi^-)$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5807,106 +5807,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (5), pp.052009. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (2), pp.021801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.052009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.021801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355158v1</w:t>
+                <w:t xml:space="preserve">hal-04229214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Cabibbo-suppressed two-body hadronic decays and precision mass measurement of the $\Omega_{c}^{0}$ baryon</w:t>
+                <w:t xml:space="preserve">Determination of short- and long-distance contributions in $B^{0}\to K^{*0}\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -5941,82 +5941,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (8), pp.081802. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.052009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.052009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190030v1</w:t>
+                <w:t xml:space="preserve">hal-04355158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the $B_s^0 \rightarrow \mu^+\mu^-\gamma$ decay</w:t>
               </w:r>
@@ -6130,51 +6130,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fraction ratio $\cal{B}(\phi \to \mu^+\mu^-)/\cal{B}(\phi \to e^+e^-)$ with charm meson decays</w:t>
+                <w:t xml:space="preserve">Tracking of charged particles with nanosecond lifetimes at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6209,106 +6209,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 05, pp.293. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (7), pp.761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521883v1</w:t>
+                <w:t xml:space="preserve">hal-04513653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium identification with LHCb</w:t>
+                <w:t xml:space="preserve">A measurement of $\Delta \Gamma_{s}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6343,106 +6343,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02010. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256484v1</w:t>
+                <w:t xml:space="preserve">hal-04266040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the rare decay $J/\psi \to \mu^+\mu^-\mu^+\mu^-$</w:t>
+                <w:t xml:space="preserve">Measurement of forward charged hadron flow harmonics in peripheral PbPb collisions at $\sqrt{s_{NN}}=5.02$ TeV with the LHCb detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6477,106 +6477,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.062. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (5), pp.054908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.054908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685426v1</w:t>
+                <w:t xml:space="preserve">hal-04297425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \rightarrow \pi^+ \pi^- \pi^0$ decays</w:t>
+                <w:t xml:space="preserve">A model-independent measurement of the CKM angle $\gamma$ in partially reconstructed $B^{\pm} \to D^{*} h^{\pm}$ decays with $D \to K_{S}^{0} h^{+}h^{-}$$(h=\pi, K)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6611,106 +6611,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.101803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581296v1</w:t>
+                <w:t xml:space="preserve">hal-04297431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of the $\Xi^-_b$ baryon lifetime</w:t>
+                <w:t xml:space="preserve">Measurement of ${\Lambda}_{b}^0$, ${\Lambda}_{c}^+$ and ${\Lambda}$ decay parameters using ${\Lambda}_{b}^0 \to {\Lambda}_{c}^+ h^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6745,106 +6745,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (26), pp.261804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616841v1</w:t>
+                <w:t xml:space="preserve">hal-04700357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $CP$ violation in $B^0_{(s)} \to D K^{*}(892)^0$ decays with $D \to K \pi ( \pi \pi)$, $ \pi \pi( \pi \pi)$, and $KK$ final states</w:t>
+                <w:t xml:space="preserve">Measurement of $Z$ boson production cross-section in $pp$ collisions at $\sqrt{s} = 5.02$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -6883,102 +6883,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.025. </w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442224v1</w:t>
+                <w:t xml:space="preserve">hal-04199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of $\chi_{c1}$(3872) and $\psi$(2$S$) production in $p$Pb collisions at $\sqrt{s_{NN}} = 8.16$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the Branching Fraction of $B^{0} \rightarrow J/\psi \pi^{0}$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7013,106 +7013,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (24), pp.242301. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.242301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479912v1</w:t>
+                <w:t xml:space="preserve">hal-04515550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP violation in $B^0\to\psi(\to\ell^+\ell^-)K^0_S(\to\pi^+\pi^-)$ decays</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the $\Lambda_b^0\to pK^-\gamma$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7147,106 +7147,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (2), pp.021801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.021801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2024)098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229214v1</w:t>
+                <w:t xml:space="preserve">hal-04511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the radiative decay $B^0_s\to K^+K^-\gamma$</w:t>
+                <w:t xml:space="preserve">Improved measurement of $CP$ violation parameters in $B^0_s\to J/\psi K^{+}K^{-}$ decays in the vicinity of the $\phi(1020)$ resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7281,106 +7281,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.093. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.051802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.051802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602928v1</w:t>
+                <w:t xml:space="preserve">hal-04181862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analysis of local and nonlocal amplitudes in the $B^0\rightarrow K^{*0}\mu^+\mu^-$ decay</w:t>
+                <w:t xml:space="preserve">Prompt and nonprompt $\psi(2S)$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7419,102 +7419,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.026. </w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607355v1</w:t>
+                <w:t xml:space="preserve">hal-04426819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the $\Lambda^0_b \to D^+ D^- \Lambda$ decay</w:t>
+                <w:t xml:space="preserve">First observation of $\Lambda_{b}^{0} \rightarrow \Sigma_c^{(*)++} D^{(*)-} K^{-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7549,106 +7549,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 07, pp.140. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2024)140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511761v1</w:t>
+                <w:t xml:space="preserve">hal-04565624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the lepton-flavor violating decay $B^0_s\to\phi\mu^\pm\tau^\mp$</w:t>
+                <w:t xml:space="preserve">A search for rare $B \rightarrow D \mu^+ \mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7683,106 +7683,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072014. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592098v1</w:t>
+                <w:t xml:space="preserve">hal-04185354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for prompt production of pentaquarks in charm hadron final states</w:t>
+                <w:t xml:space="preserve">Measurement of the effective leptonic weak mixing angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7817,106 +7817,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.032001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603598v1</w:t>
+                <w:t xml:space="preserve">hal-04730502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of associated $J/\psi$-$\psi(2S)$ production cross-section in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Search for $B_c^+\to\pi^+\mu^+\mu^-$ decays and measurement of the branching fraction ratio ${\cal B}(B_c^+\to\psi(2S)\pi^+)/{\cal B}(B_c^+\to J/\psi \pi^+)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -7951,106 +7951,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 05, pp.259. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (5), pp.468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12669-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323227v1</w:t>
+                <w:t xml:space="preserve">hal-04372042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the $B^{0}\to K^{*0}\mu^+\mu^-$ decay</w:t>
+                <w:t xml:space="preserve">Analysis of $\it{\Lambda}^\mathrm{0}_b \rightarrow pK^-\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8085,106 +8085,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (13), pp.131801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.131801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381789v1</w:t>
+                <w:t xml:space="preserve">hal-04710146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of $\eta$ and $\eta'$ production in $pp$ and $p$Pb collisions</w:t>
+                <w:t xml:space="preserve">Probing the nature of the $\chi_{c1}(3872)$ state using radiative decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8219,240 +8219,184 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024907. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.024907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266697v1</w:t>
+                <w:t xml:space="preserve">hal-04631619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of new charmonium(-like) states in $B^+ \to D^{*\pm} D^{\mp} K^+$ decays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scintillating sampling ECAL technology for the LHCb PicoCal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kholodenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.131902⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1066, pp.169656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609834v1</w:t>
+                <w:t xml:space="preserve">hal-04876704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and nonprompt $\psi(2S)$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of $\Xi_{c}^{+}$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8487,106 +8431,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.044901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.044901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04426819v1</w:t>
+                <w:t xml:space="preserve">hal-04096298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for rare $B \rightarrow D \mu^+ \mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the $B_c^+ \to J/\psi \pi^+ \pi^0$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8625,102 +8569,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.032. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 04, pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04185354v1</w:t>
+                <w:t xml:space="preserve">hal-04455702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurement of $CP$ violation parameters in $B^0_s\to J/\psi K^{+}K^{-}$ decays in the vicinity of the $\phi(1020)$ resonance</w:t>
+                <w:t xml:space="preserve">Study of $b$-hadron decays to $\Lambda_c^+ h^- h^{\prime -}$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8755,106 +8699,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.051802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04181862v1</w:t>
+                <w:t xml:space="preserve">hal-04610010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of $\it{\Lambda}^\mathrm{0}_b \rightarrow pK^-\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Charge-dependent curvature-bias corrections using a pseudomass method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -8889,106 +8833,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (03), pp.P03010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/03/P03010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04710146v1</w:t>
+                <w:t xml:space="preserve">hal-04289097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the nature of the $\chi_{c1}(3872)$ state using radiative decays</w:t>
+                <w:t xml:space="preserve">Fraction of $\chi_c$ decays in prompt $J/\psi$ production measured in pPb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9023,106 +8967,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (10), pp.102302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.102302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04631619v1</w:t>
+                <w:t xml:space="preserve">hal-04284024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of $\Lambda_{b}^{0} \rightarrow \Sigma_c^{(*)++} D^{(*)-} K^{-}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of $\Xi_b^0 \rightarrow \Xi_c^+ D_s^-$ and $\Xi_b^- \rightarrow \Xi_c^0 D_s^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9157,106 +9101,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12443-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04565624v1</w:t>
+                <w:t xml:space="preserve">hal-04266033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the effective leptonic weak mixing angle</w:t>
+                <w:t xml:space="preserve">Measurement of $C\!P$ violation observables in $D^+\rightarrow K^-K^+\pi^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9291,106 +9235,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (25), pp.251801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.251801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2024)026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04730502v1</w:t>
+                <w:t xml:space="preserve">hal-04700312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $B_c^+\to\pi^+\mu^+\mu^-$ decays and measurement of the branching fraction ratio ${\cal B}(B_c^+\to\psi(2S)\pi^+)/{\cal B}(B_c^+\to J/\psi \pi^+)$</w:t>
+                <w:t xml:space="preserve">Observation of strangeness enhancement with charmed mesons in high-multiplicity $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=8.16\,$TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9425,184 +9369,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.L031105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12669-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372042v1</w:t>
+                <w:t xml:space="preserve">hal-04297422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillating sampling ECAL technology for the LHCb PicoCal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiplicity dependence of $\sigma_{\psi(2S)}/\sigma_{J/\psi}$ in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Aaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Abellan Beteta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1066, pp.169656. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 05, pp.243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876704v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $\Xi_{c}^{+}$ production in $p$Pb collisions at $\sqrt{s_{NN}}=8.16$ TeV at LHCb</w:t>
+                <w:t xml:space="preserve">Study of charmonium production via the decay to $p\bar{p}$ at $\sqrt{s} = 13 TeV$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9637,106 +9637,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (4), pp.044901. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (12), pp.1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.109.044901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13478-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096298v1</w:t>
+                <w:t xml:space="preserve">hal-04660024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraction of $\chi_c$ decays in prompt $J/\psi$ production measured in pPb collisions at $\sqrt{s_{NN}}=8.16$ TeV</w:t>
+                <w:t xml:space="preserve">The LHCb upgrade I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9750,127 +9750,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellan Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ackernley</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.102302⟩</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (05), pp.P05065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/05/P05065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284024v1</w:t>
+                <w:t xml:space="preserve">hal-04111836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $b$-hadron decays to $\Lambda_c^+ h^- h^{\prime -}$ final states</w:t>
+                <w:t xml:space="preserve">Momentum scale calibration of the LHCb spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -9905,106 +9905,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (02), pp.P02008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/02/P02008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610010v1</w:t>
+                <w:t xml:space="preserve">hal-04343986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B_c^+ \to J/\psi \pi^+ \pi^0$ decay</w:t>
+                <w:t xml:space="preserve">Enhanced production of $\Lambda_{b}^{0}$ baryons in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10039,106 +10039,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (8), pp.081901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.081901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2024)151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04455702v1</w:t>
+                <w:t xml:space="preserve">hal-04266039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-dependent curvature-bias corrections using a pseudomass method</w:t>
+                <w:t xml:space="preserve">Amplitude analysis and branching fraction measurement of $B^{+}\to D^{*-}D^{+}_{s}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10173,106 +10173,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/03/P03010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289097v1</w:t>
+                <w:t xml:space="preserve">hal-04565626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $\Xi_b^0 \rightarrow \Xi_c^+ D_s^-$ and $\Xi_b^- \rightarrow \Xi_c^0 D_s^-$ decays</w:t>
+                <w:t xml:space="preserve">Transverse polarization measurement of $\Lambda$ hyperons in $p$Ne collisions at $\sqrt{s_{NN}}$ = 68.4 GeV with the LHCb detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10307,106 +10307,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12443-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04266033v1</w:t>
+                <w:t xml:space="preserve">hal-04600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium production via the decay to $p\bar{p}$ at $\sqrt{s} = 13 TeV$</w:t>
+                <w:t xml:space="preserve">Observation of muonic Dalitz decays of $\chi_{b}$ mesons and precise spectroscopy of hidden-beauty states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10441,106 +10441,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13478-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660024v1</w:t>
+                <w:t xml:space="preserve">hal-04678550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $C\!P$ violation observables in $D^+\rightarrow K^-K^+\pi^+$ decays</w:t>
+                <w:t xml:space="preserve">Observation of $\Lambda_{b}^{0} \to \Lambda_{c}^{+} \bar{D}^{(*)0} K^{-}$ and $\Lambda_{b}^{0} \to \Lambda_{c}^{+} D_{s}^{*-}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10575,106 +10575,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (6), pp.575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12752-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.251801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04700312v1</w:t>
+                <w:t xml:space="preserve">hal-04323186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicity dependence of $\sigma_{\psi(2S)}/\sigma_{J/\psi}$ in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Search for $\textit{CP}$ violation in the phase space of $D^{0} \rightarrow K_{S}^{0} K^{\pm} \pi^{\mp} $ decays with the energy test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10713,102 +10713,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 05, pp.243. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 03, pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2024)107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2024)243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372076v1</w:t>
+                <w:t xml:space="preserve">hal-04274157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of strangeness enhancement with charmed mesons in high-multiplicity $p\mathrm{Pb}$ collisions at $\sqrt {s_{\mathrm{NN}}}=8.16\,$TeV</w:t>
+                <w:t xml:space="preserve">Study of $B_c^+ \rightarrow \chi_c \pi^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10843,106 +10843,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2024)173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.L031105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297422v1</w:t>
+                <w:t xml:space="preserve">hal-04372041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LHCb upgrade I</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ in the $B^0 \to DK^{*0}$ channel using self-conjugate $D \to K_S^0 h^+ h^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -10956,127 +10956,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellan Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Achard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (05), pp.P05065. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (2), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/05/P05065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-12376-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111836v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of $\it{CP} $ violation in the penguin-mediated decay $B_s^{0}\rightarrow\phi\phi$</w:t>
+                <w:t xml:space="preserve">Evidence for modification of $b$ quark hadronization in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11115,102 +11115,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 131 (17), pp.171802. </w:t>
+              <w:t xml:space="preserve">, 2023, 131, pp.061901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.061901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081192v1</w:t>
+                <w:t xml:space="preserve">hal-04245569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the ratios of branching fractions $\mathcal{R}(D^{*})$ and $\mathcal{R}(D^{0})$</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using the $B^{\pm}\rightarrow D^{*} h^{\pm}$ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11245,106 +11245,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131, pp.111802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2023)013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555841v1</w:t>
+                <w:t xml:space="preserve">hal-04256481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $B^{-} \to \Lambda_{c}^{+} \bar{\Lambda}_{c}^{-} K^{-}$ decay</w:t>
+                <w:t xml:space="preserve">Measurement of the mass difference and relative production rate of the $\Omega^-_b$ and $\Xi^-_b$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11383,102 +11383,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108, pp.012020. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.052008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.052008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467385v1</w:t>
+                <w:t xml:space="preserve">hal-04121345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the decays $B^{0}\rightarrow\bar{D}^{(*)0}\phi$ and updated measurements of the branching fractions of the $B^{0}_{s}\rightarrow\bar{D}^{(*)0}\phi$ decays</w:t>
+                <w:t xml:space="preserve">Study of the Bose-Einstein correlations of same-sign pions in proton-lead collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11517,102 +11517,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.123. </w:t>
+              <w:t xml:space="preserve">, 2023, 09, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2023)123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128525v1</w:t>
+                <w:t xml:space="preserve">hal-04150067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $D^{*}(2007)^0\to\mu^+\mu^-$ in $B^-\to\pi^-\mu^+\mu^-$ decays</w:t>
+                <w:t xml:space="preserve">Study of charmonium decays to $K^0_S K \pi$ in the $B \to (K^0_S K \pi) K$ channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11647,106 +11647,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (7), pp.666. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.032010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11759-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.032010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080043v1</w:t>
+                <w:t xml:space="preserve">hal-04093629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium decays to $K^0_S K \pi$ in the $B \to (K^0_S K \pi) K$ channels</w:t>
+                <w:t xml:space="preserve">Search for $D^{*}(2007)^0\to\mu^+\mu^-$ in $B^-\to\pi^-\mu^+\mu^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -11781,82 +11781,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (3), pp.032010. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (7), pp.666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.032010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11759-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093629v1</w:t>
+                <w:t xml:space="preserve">hal-04080043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the decays $B_{(s)}^{0}\to D_{s1}(2536)^{\mp}K^{\pm}$</w:t>
               </w:r>
@@ -11970,51 +11970,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Bose-Einstein correlations of same-sign pions in proton-lead collisions</w:t>
+                <w:t xml:space="preserve">Evidence for the decays $B^{0}\rightarrow\bar{D}^{(*)0}\phi$ and updated measurements of the branching fractions of the $B^{0}_{s}\rightarrow\bar{D}^{(*)0}\phi$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12053,102 +12053,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.172. </w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2023)123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150067v1</w:t>
+                <w:t xml:space="preserve">hal-04128525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ using the $B^{\pm}\rightarrow D^{*} h^{\pm}$ channels</w:t>
+                <w:t xml:space="preserve">Observation of new baryons in the $\Xi_b^-\pi^+\pi^-$ and $\Xi_b^0\pi^+\pi^-$ systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12183,106 +12183,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.13. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.171901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2023)013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256481v1</w:t>
+                <w:t xml:space="preserve">hal-04171547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the mass difference and relative production rate of the $\Omega^-_b$ and $\Xi^-_b$ baryons</w:t>
+                <w:t xml:space="preserve">Observation and branching fraction measurement of the decay $\Xi_b^-\to\Lambda_b^0\pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12321,102 +12321,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (5), pp.052008. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.052008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121345v1</w:t>
+                <w:t xml:space="preserve">hal-04171548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for modification of $b$ quark hadronization in high-multiplicity $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the prompt $D^0$ nuclear modification factor in $p$Pb collisions at $\sqrt{s_\mathrm{NN}} = 8.16$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12455,102 +12455,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 131, pp.061901. </w:t>
+              <w:t xml:space="preserve">, 2023, 131 (10), pp.102301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.061901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.102301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245569v1</w:t>
+                <w:t xml:space="preserve">hal-04145320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and branching fraction measurement of the decay $\Xi_b^-\to\Lambda_b^0\pi^-$</w:t>
+                <w:t xml:space="preserve">Observation of the $B^0_s\!\to D^{*+}D^{*-}$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12585,106 +12585,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072002. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171548v1</w:t>
+                <w:t xml:space="preserve">hal-04170159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of new baryons in the $\Xi_b^-\pi^+\pi^-$ and $\Xi_b^0\pi^+\pi^-$ systems</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0 \to \pi^-\pi^+\pi^0$ decays with the energy test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12719,106 +12719,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (17), pp.171901. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171547v1</w:t>
+                <w:t xml:space="preserve">hal-04152077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B^0_s\!\to D^{*+}D^{*-}$ decay</w:t>
+                <w:t xml:space="preserve">Multidifferential study of identified charged hadron distributions in $Z$-tagged jets in proton-proton collisions at $\sqrt{s}=$13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12853,106 +12853,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 07, pp.119. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.L031103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L031103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170159v1</w:t>
+                <w:t xml:space="preserve">hal-04557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the prompt $D^0$ nuclear modification factor in $p$Pb collisions at $\sqrt{s_\mathrm{NN}} = 8.16$ TeV</w:t>
+                <w:t xml:space="preserve">First observation and branching fraction measurement of the $ {\Lambda}_b^0\to {D}_s^{-}p $ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -12987,106 +12987,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (10), pp.102301. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.102301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145320v1</w:t>
+                <w:t xml:space="preserve">hal-04170175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in the phase space of $D^0 \to \pi^-\pi^+\pi^0$ decays with the energy test</w:t>
+                <w:t xml:space="preserve">First observation of the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13121,106 +13121,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 09, pp.129. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.034012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.034012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152077v1</w:t>
+                <w:t xml:space="preserve">hal-04210713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of $CP$ asymmetries and branching fractions of $B^-$ decays to two charm mesons</w:t>
+                <w:t xml:space="preserve">Associated production of prompt $J/\psi$ and $\mathit{\Upsilon}$ mesons in $pp$ collisions at $\sqrt{s}=13\,\mathrm{TeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13259,102 +13259,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 09, pp.202. </w:t>
+              <w:t xml:space="preserve">, 2023, 08, pp.093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145440v1</w:t>
+                <w:t xml:space="preserve">hal-04121398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;B&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;mo stretchy=&amp;quot;false&amp;quot;&amp;gt;→&amp;lt;/mo&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msubsup&amp;gt;&amp;lt;mi&amp;gt;D&amp;lt;/mi&amp;gt;&amp;lt;mi&amp;gt;s&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;-&amp;lt;/mo&amp;gt;&amp;lt;/msubsup&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mi&amp;gt;K&amp;lt;/mi&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/math&amp;gt; decay</w:t>
+                <w:t xml:space="preserve">Measurements of $CP$ asymmetries and branching fractions of $B^-$ decays to two charm mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13389,106 +13389,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.034012. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 09, pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.034012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2023)202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210713v1</w:t>
+                <w:t xml:space="preserve">hal-04145440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associated production of prompt $J/\psi$ and $\mathit{\Upsilon}$ mesons in $pp$ collisions at $\sqrt{s}=13\,\mathrm{TeV}$</w:t>
+                <w:t xml:space="preserve">Study of the $B^{-} \to \Lambda_{c}^{+} \bar{\Lambda}_{c}^{-} K^{-}$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13523,106 +13523,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 08, pp.093. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.012020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2023)093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121398v1</w:t>
+                <w:t xml:space="preserve">hal-04467385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidifferential study of identified charged hadron distributions in $Z$-tagged jets in proton-proton collisions at $\sqrt{s}=$13 TeV</w:t>
+                <w:t xml:space="preserve">Measurement of the ratios of branching fractions $\mathcal{R}(D^{*})$ and $\mathcal{R}(D^{0})$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13657,106 +13657,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.L031103. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131, pp.111802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.L031103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.111802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557200v1</w:t>
+                <w:t xml:space="preserve">hal-04555841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation and branching fraction measurement of the $ {\Lambda}_b^0\to {D}_s^{-}p $ decay</w:t>
+                <w:t xml:space="preserve">Precision measurement of $\it{CP} $ violation in the penguin-mediated decay $B_s^{0}\rightarrow\phi\phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -13791,1044 +13791,1044 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 07, pp.075. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.171802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2023)075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170175v1</w:t>
+                <w:t xml:space="preserve">hal-04081192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charmonium and charmonium-like contributions in $B^+ \rightarrow J/\psi \eta K^+$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the lifetimes of promptly produced $\Omega^{0}_{c}$ and $\Xi^{0}_{c}$ baryons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)046⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (5), pp.479-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584459v1</w:t>
+                <w:t xml:space="preserve">hal-03351877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of lepton universality using $B^0\to K^0_S \ell^+ \ell^-$ and $B^+\to K^{*+} \ell^+ \ell^-$ decays</w:t>
+                <w:t xml:space="preserve">Identification of charm jets at LHCb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (02), pp.P02028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/02/P02028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.191802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408500v1</w:t>
+                <w:t xml:space="preserve">hal-03512749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Two New Excited $\Xi_b^0$ States Decaying to $\Lambda^0_b K^- \pi^+$</w:t>
+                <w:t xml:space="preserve">Observation of the $B^0\rightarrow\overline{D}^{*0}K^{+}\pi^{-}$ and $B_s^0\rightarrow\overline{D}^{*0}K^{-}\pi^{+}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (7), pp.072005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.162001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03402379v1</w:t>
+                <w:t xml:space="preserve">hal-03514337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the doubly charmed tetraquark $T_{cc}^{+}$</w:t>
+                <w:t xml:space="preserve">Study of $ {\mathrm{B}}_{\mathrm{c}}^{+} $ decays to charmonia and three light hadrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3351. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30206-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346730v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an exotic narrow doubly charmed tetraquark</w:t>
+                <w:t xml:space="preserve">Observation of $\Lambda_b^0\rightarrow D^+ p \pi^-\pi^-$ and $\Lambda_b^0\rightarrow D^{*+} p \pi^-\pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (7), pp.751-754. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-022-01614-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346732v1</w:t>
+                <w:t xml:space="preserve">hal-03495801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$J/\psi$ photoproduction in Pb-Pb peripheral collisions at $\sqrt {s_{NN}}$= 5 TeV</w:t>
+                <w:t xml:space="preserve">Test of lepton universality in beauty-quark decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.L032201. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.L032201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323038v1</w:t>
+                <w:t xml:space="preserve">hal-03178504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the CKM angle $\gamma$ from $B^\pm\rightarrow Dh^\pm$ decays using $D\rightarrow h^\pm h^{\prime\mp}\pi^0$ final states</w:t>
+                <w:t xml:space="preserve">$J/\psi$ photoproduction in Pb-Pb peripheral collisions at $\sqrt {s_{NN}}$= 5 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 07, pp.099. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.L032201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.L032201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513731v1</w:t>
+                <w:t xml:space="preserve">hal-03323038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $\Lambda_b^0\rightarrow D^+ p \pi^-\pi^-$ and $\Lambda_b^0\rightarrow D^{*+} p \pi^-\pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Constraints on the CKM angle $\gamma$ from $B^\pm\rightarrow Dh^\pm$ decays using $D\rightarrow h^\pm h^{\prime\mp}\pi^0$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -14867,236 +14867,236 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.153. </w:t>
+              <w:t xml:space="preserve">, 2022, 07, pp.099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495801v1</w:t>
+                <w:t xml:space="preserve">hal-03513731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of lepton universality in beauty-quark decays</w:t>
+                <w:t xml:space="preserve">Angular Analysis of $D^0 \to \pi^+\pi^-\mu^+\mu^-$ and $D^0 \to K^+K^-\mu^+\mu^-$ Decays and Search for $CP$ Violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.277-282. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (22), pp.221801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02095-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.221801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178504v1</w:t>
+                <w:t xml:space="preserve">hal-03435408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B^0\rightarrow\overline{D}^{*0}K^{+}\pi^{-}$ and $B_s^0\rightarrow\overline{D}^{*0}K^{-}\pi^{+}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the charm mixing parameter $y_{CP} - y_{CP}^{K\pi}$ using two-body $D^0$ meson decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -15135,638 +15135,638 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (7), pp.072005. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.092013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.072005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.092013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514337v1</w:t>
+                <w:t xml:space="preserve">hal-03599551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $ {\mathrm{B}}_{\mathrm{c}}^{+} $ decays to charmonia and three light hadrons</w:t>
+                <w:t xml:space="preserve">Search for the radiative $\Xi_b^-\to\Xi^-\gamma$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.065. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435389v1</w:t>
+                <w:t xml:space="preserve">hal-03326418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the lifetimes of promptly produced $\Omega^{0}_{c}$ and $\Xi^{0}_{c}$ baryons</w:t>
+                <w:t xml:space="preserve">Measurement of the $B^0_s\to\mu^+\mu^-$ decay properties and search for the $B^0\to\mu^+\mu^-$ and $B^0_s\to\mu^+\mu^-\gamma$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (5), pp.479-487. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.012010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351877v1</w:t>
+                <w:t xml:space="preserve">hal-03335422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of charm jets at LHCb</w:t>
+                <w:t xml:space="preserve">Study of Z Bosons Produced in Association with Charm in the Forward Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (02), pp.P02028. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (8), pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/02/P02028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512749v1</w:t>
+                <w:t xml:space="preserve">hal-03364262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Z Bosons Produced in Association with Charm in the Forward Region</w:t>
+                <w:t xml:space="preserve">Evidence for a new structure in the $J/\psi p$ and $J/\psi \bar{p}$ systems in $B_s^0 \to J/\psi p \bar{p}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (8), pp.082001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (6), pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.082001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364262v1</w:t>
+                <w:t xml:space="preserve">hal-03324262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the charm mixing parameter $y_{CP} - y_{CP}^{K\pi}$ using two-body $D^0$ meson decays</w:t>
+                <w:t xml:space="preserve">Measurement of the photon polarization in $\Lambda_{b}^{0}$ $\to$ $\Lambda$ $\gamma$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -15805,102 +15805,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (9), pp.092013. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.L051104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.092013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.L051104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599551v1</w:t>
+                <w:t xml:space="preserve">hal-03466948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Analysis of $D^0 \to \pi^+\pi^-\mu^+\mu^-$ and $D^0 \to K^+K^-\mu^+\mu^-$ Decays and Search for $CP$ Violation</w:t>
+                <w:t xml:space="preserve">Search for the decay $B^0\to\phi\mu^+\mu^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -15935,374 +15935,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (22), pp.221801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.221801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435408v1</w:t>
+                <w:t xml:space="preserve">hal-03559833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the radiative $\Xi_b^-\to\Xi^-\gamma$ decay</w:t>
+                <w:t xml:space="preserve">Measurement of the Nuclear Modification Factor and Prompt Charged Particle Production in $p-Pb$ and $pp$ Collisions at $\sqrt {s_{NN}}$=5 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.069. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (14), pp.142004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.142004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326418v1</w:t>
+                <w:t xml:space="preserve">hal-03346707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B^0_s\to\mu^+\mu^-$ decay properties and search for the $B^0\to\mu^+\mu^-$ and $B^0_s\to\mu^+\mu^-\gamma$ decays</w:t>
+                <w:t xml:space="preserve">Study of coherent $J/\psi$ production in lead-lead collisions at $ \sqrt{{\mathrm{s}}_{\mathrm{NN}}} $ = 5 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.012010. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.012010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335422v1</w:t>
+                <w:t xml:space="preserve">hal-03287443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a new structure in the $J/\psi p$ and $J/\psi \bar{p}$ systems in $B_s^0 \to J/\psi p \bar{p}$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of the W boson mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -16316,2247 +16316,2247 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (6), pp.062001. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.062001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324262v1</w:t>
+                <w:t xml:space="preserve">hal-03346735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the photon polarization in $\Lambda_{b}^{0}$ $\to$ $\Lambda$ $\gamma$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of prompt charged-particle production in pp collisions at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (5), pp.L051104. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.L051104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466948v1</w:t>
+                <w:t xml:space="preserve">hal-03315290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay $B^0\to\phi\mu^+\mu^-$</w:t>
+                <w:t xml:space="preserve">Measurement of χ$_{c1}$(3872) production in proton-proton collisions at $ \sqrt{s} $ = 8 and 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.067. </w:t>
+              <w:t xml:space="preserve">, 2022, 01, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559833v1</w:t>
+                <w:t xml:space="preserve">hal-03360962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nuclear Modification Factor and Prompt Charged Particle Production in $p-Pb$ and $pp$ Collisions at $\sqrt {s_{NN}}$=5 TeV</w:t>
+                <w:t xml:space="preserve">Observation of the doubly charmed baryon decay $ {\Xi}_{cc}^{++}\to {\Xi}_c^{\prime +}{\pi}^{+} $</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 128 (14), pp.142004. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.142004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346707v1</w:t>
+                <w:t xml:space="preserve">hal-03590964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of coherent $J/\psi$ production in lead-lead collisions at $ \sqrt{{\mathrm{s}}_{\mathrm{NN}}} $ = 5 TeV</w:t>
+                <w:t xml:space="preserve">Centrality determination in heavy-ion collisions with the LHCb detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 07, pp.117. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (05), pp.P05009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/05/P05009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287443v1</w:t>
+                <w:t xml:space="preserve">hal-03433111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the W boson mass</w:t>
+                <w:t xml:space="preserve">Study of the doubly charmed tetraquark $T_{cc}^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.036. </w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346735v1</w:t>
+                <w:t xml:space="preserve">hal-03346730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of prompt charged-particle production in pp collisions at $ \sqrt{\mathrm{s}} $ = 13 TeV</w:t>
+                <w:t xml:space="preserve">Observation of an exotic narrow doubly charmed tetraquark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 01, pp.166. </w:t>
+              <w:t xml:space="preserve">Nature Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.751-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-022-01614-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315290v1</w:t>
+                <w:t xml:space="preserve">hal-03346732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of χ$_{c1}$(3872) production in proton-proton collisions at $ \sqrt{s} $ = 8 and 13 TeV</w:t>
+                <w:t xml:space="preserve">Study of charmonium and charmonium-like contributions in $B^+ \rightarrow J/\psi \eta K^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.131. </w:t>
+              <w:t xml:space="preserve">, 2022, 22, pp.046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2022)131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2022)046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360962v1</w:t>
+                <w:t xml:space="preserve">hal-03584459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the doubly charmed baryon decay $ {\Xi}_{cc}^{++}\to {\Xi}_c^{\prime +}{\pi}^{+} $</w:t>
+                <w:t xml:space="preserve">Observation of Two New Excited $\Xi_b^0$ States Decaying to $\Lambda^0_b K^- \pi^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 05, pp.038. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (16), pp.162001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2022)038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.162001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590964v1</w:t>
+                <w:t xml:space="preserve">hal-03402379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality determination in heavy-ion collisions with the LHCb detector</w:t>
+                <w:t xml:space="preserve">Tests of lepton universality using $B^0\to K^0_S \ell^+ \ell^-$ and $B^+\to K^{*+} \ell^+ \ell^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (05), pp.P05009. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (19), pp.191802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/05/P05009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.191802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433111v1</w:t>
+                <w:t xml:space="preserve">hal-03408500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $CP$ violation in two-body $ {B}_{(s)}^0 $-meson decays to charged pions and kaons</w:t>
+                <w:t xml:space="preserve">Observation of New Resonances Decaying to $J/\psi K^+$+ and $J/\psi \phi$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.075. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (8), pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098822v1</w:t>
+                <w:t xml:space="preserve">hal-03171333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a New Excited $D^+_s$ Meson in $B^0 \rightarrow D^- D^+ K^+ \pi^-$ Decays</w:t>
+                <w:t xml:space="preserve">Observation of a new $\Xi_b^0$ state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047559v1</w:t>
+                <w:t xml:space="preserve">hal-03010958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \to K^+ K^-$ and $D^0 \to \pi^+ \pi^-$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the $B_s^0 \rightarrow D^{\ast \pm} D^{\mp}$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (7), pp.072010. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.072010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248267v1</w:t>
+                <w:t xml:space="preserve">hal-03107992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly charmed baryon $ {\varXi}_{cc}^{+} $ in the $ {\varXi}_c^{+}{\pi}^{-}{\pi}^{+} $ final state</w:t>
+                <w:t xml:space="preserve">Measurement of CP Violation in the Decay $B^{+} \rightarrow K^{+} \pi^{0}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.107. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (9), pp.091802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360963v1</w:t>
+                <w:t xml:space="preserve">hal-03107988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching Fraction Measurements of the Rare $B^0_s\rightarrow\phi\mu^+\mu^-$ and $B^0_s\rightarrow f_2^\prime(1525)\mu^+\mu^-$- Decays</w:t>
+                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {h}^{+}{\pi}^0 $ and $ {D}_{(s)}^{+}\to {h}^{+}\eta $ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (15), pp.151801. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.151801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261399v1</w:t>
+                <w:t xml:space="preserve">hal-03191168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays using two-body $D$ final states</w:t>
+                <w:t xml:space="preserve">Measurement of differential $ b\overline{b} $- and $ c\overline{c} $-dijet cross-sections in the forward region of $pp$ collisions at $ \sqrt{s} $ = 13 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 04, pp.081. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107977v1</w:t>
+                <w:t xml:space="preserve">hal-02999491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the suppressed Λb0→DpK- decay with D→K+π- and measurement of its CP asymmetry</w:t>
+                <w:t xml:space="preserve">Study of $B^0_s \to J\psi \pi^+\pi^-K^+K^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (11), pp.112008. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351873v1</w:t>
+                <w:t xml:space="preserve">hal-03022717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of new excited ${B} ^0_{s} $ states</w:t>
               </w:r>
@@ -18581,51 +18581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18715,51 +18715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18849,51 +18849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18938,2731 +18938,2731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Analysis of the $B^{+}\rightarrow K^{\ast+}\mu^{+}\mu^{-}$ Decay</w:t>
+                <w:t xml:space="preserve">Searches for 25 rare and forbidden decays of $D^{+}$ and $ {D}_s^{+} $ mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (16), pp.161802. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.161802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107993v1</w:t>
+                <w:t xml:space="preserve">hal-03011005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly heavy baryons $\Omega^0_{bc}$ and $\Xi^0_{bc}$ decaying to $\Lambda^+_c \pi^-$ and $\Xi^+_c \pi^-$</w:t>
+                <w:t xml:space="preserve">Angular Analysis of the $B^{+}\rightarrow K^{\ast+}\mu^{+}\mu^{-}$ Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (9), pp.093002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (16), pp.161802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/ac0c70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.161802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210339v1</w:t>
+                <w:t xml:space="preserve">hal-03107993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $CP$ violation in $\Xi^-_b \to p K^- K^-$decays</w:t>
+                <w:t xml:space="preserve">Search for the doubly heavy baryons $\Omega^0_{bc}$ and $\Xi^0_{bc}$ decaying to $\Lambda^+_c \pi^-$ and $\Xi^+_c \pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.052010. </w:t>
+              <w:t xml:space="preserve">Chinese Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (9), pp.093002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/ac0c70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229340v1</w:t>
+                <w:t xml:space="preserve">hal-03210339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a $J/\psi\Lambda$ structure and observation of excited $\Xi^-$ states in the $\Xi^-_b \to J/\psi\Lambda K^-$ decay</w:t>
+                <w:t xml:space="preserve">Search for $CP$ violation in $\Xi^-_b \to p K^- K^-$decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.1278-1287. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.052010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.052010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107974v1</w:t>
+                <w:t xml:space="preserve">hal-03229340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for 25 rare and forbidden decays of $D^{+}$ and $ {D}_s^{+} $ mesons</w:t>
+                <w:t xml:space="preserve">Evidence of a $J/\psi\Lambda$ structure and observation of excited $\Xi^-$ states in the $\Xi^-_b \to J/\psi\Lambda K^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 06, pp.044. </w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.1278-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011005v1</w:t>
+                <w:t xml:space="preserve">hal-03107974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential $ b\overline{b} $- and $ c\overline{c} $-dijet cross-sections in the forward region of $pp$ collisions at $ \sqrt{s} $ = 13 TeV</w:t>
+                <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0\rightarrow\chi_{c1}p\pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.023. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999491v1</w:t>
+                <w:t xml:space="preserve">hal-03178525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $B^0_s \to J\psi \pi^+\pi^-K^+K^-$ decays</w:t>
+                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $D^0 \to K^0_S K^0_S$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.024. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.L031102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2021)024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L031102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022717v1</w:t>
+                <w:t xml:space="preserve">hal-03229344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of CP Violation in the Decay $B^{+} \rightarrow K^{+} \pi^{0}$</w:t>
+                <w:t xml:space="preserve">Angular analysis of $ {B}^0\to {D}^{\ast -}{D}_s^{\ast +} $ with $ {D}_s^{\ast +}\to {D}_s^{+}\gamma $ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (9), pp.091802. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.091802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107988v1</w:t>
+                <w:t xml:space="preserve">hal-03229368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for CP violation in $ {D}_{(s)}^{+}\to {h}^{+}{\pi}^0 $ and $ {D}_{(s)}^{+}\to {h}^{+}\eta $ decays</w:t>
+                <w:t xml:space="preserve">Precise measurement of the $f_s/f_d$ ratio of fragmentation fractions and of $B^0_s$ decay branching fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 06, pp.019. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.032005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191168v1</w:t>
+                <w:t xml:space="preserve">hal-03186211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $B_s^0 \rightarrow D^{\ast \pm} D^{\mp}$ decay</w:t>
+                <w:t xml:space="preserve">Search for heavy neutral leptons in $W^+\to\mu^{+}\mu^{\pm}\text{jet}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.099. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (3), pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-08973-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107992v1</w:t>
+                <w:t xml:space="preserve">hal-03034796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a new $\Xi_b^0$ state</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of CKM angle $\gamma$ and charm mixing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.012004. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.012004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010958v1</w:t>
+                <w:t xml:space="preserve">hal-03380643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of New Resonances Decaying to $J/\psi K^+$+ and $J/\psi \phi$</w:t>
+                <w:t xml:space="preserve">Observation of excited $\Omega_c^0$ baryons in $\Omega_b^- \to \Xi_c^+ K^-\pi^-$decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (8), pp.082001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (9), pp.L091102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.082001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L091102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171333v1</w:t>
+                <w:t xml:space="preserve">hal-03312589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of $ {B}^0\to {D}^{\ast -}{D}_s^{\ast +} $ with $ {D}_s^{\ast +}\to {D}_s^{+}\gamma $ decays</w:t>
+                <w:t xml:space="preserve">Observation of the Mass Difference Between Neutral Charm-Meson Eigenstates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 06, pp.177. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (11), pp.111801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP06(2021)177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.111801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229368v1</w:t>
+                <w:t xml:space="preserve">hal-03267327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$ asymmetry in $D^0 \to K^0_S K^0_S$ decays</w:t>
+                <w:t xml:space="preserve">Observation of a $\Lambda_b^0-\overline{\Lambda}_b^0$ production asymmetry in proton-proton collisions at $\sqrt{s} = 7 \textrm{ and } 8\,\textrm{TeV}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.L031102. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L031102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229344v1</w:t>
+                <w:t xml:space="preserve">hal-03314704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the decay $\Lambda_b^0\rightarrow\chi_{c1}p\pi^-$</w:t>
+                <w:t xml:space="preserve">Updated search for $B_c^+$ decays to two charm mesons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 05, pp.095. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2021)095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178525v1</w:t>
+                <w:t xml:space="preserve">hal-03355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise measurement of the $f_s/f_d$ ratio of fragmentation fractions and of $B^0_s$ decay branching fractions</w:t>
+                <w:t xml:space="preserve">Search for the doubly charmed baryon Ω$_{cc}^{+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.032005. </w:t>
+              <w:t xml:space="preserve">Sci.China Phys.Mech.Astron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (10), pp.101062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.032005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11433-021-1742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186211v1</w:t>
+                <w:t xml:space="preserve">hal-03242715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy neutral leptons in $W^+\to\mu^{+}\mu^{\pm}\text{jet}$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the $\Lambda^0_b \to \Lambda^+_c K^+ K^- \pi^-$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (3), pp.248. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 815, pp.136172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-08973-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034796v1</w:t>
+                <w:t xml:space="preserve">hal-03070607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of CKM angle $\gamma$ and charm mixing parameters</w:t>
+                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ and $B^0_s$-$\bar{B}^0_s$ mixing frequency with $B^0_s \rightarrow D_s^\mp h^\pm \pi^\pm \pi^\mp$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.141. </w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380643v1</w:t>
+                <w:t xml:space="preserve">hal-03070687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of excited $\Omega_c^0$ baryons in $\Omega_b^- \to \Xi_c^+ K^-\pi^-$decays</w:t>
+                <w:t xml:space="preserve">Angular analysis of the rare decay $ {B}_s^0 $→ ϕμ$^{+}$μ$^{−}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (9), pp.L091102. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.L091102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312589v1</w:t>
+                <w:t xml:space="preserve">hal-03319369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Mass Difference Between Neutral Charm-Meson Eigenstates</w:t>
+                <w:t xml:space="preserve">Branching Fraction Measurements of the Rare $B^0_s\rightarrow\phi\mu^+\mu^-$ and $B^0_s\rightarrow f_2^\prime(1525)\mu^+\mu^-$- Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127 (11), pp.111801. </w:t>
+              <w:t xml:space="preserve">, 2021, 127 (15), pp.151801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.111801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.151801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267327v1</w:t>
+                <w:t xml:space="preserve">hal-03261399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a $\Lambda_b^0-\overline{\Lambda}_b^0$ production asymmetry in proton-proton collisions at $\sqrt{s} = 7 \textrm{ and } 8\,\textrm{TeV}$</w:t>
+                <w:t xml:space="preserve">Search for the doubly charmed baryon $ {\varXi}_{cc}^{+} $ in the $ {\varXi}_c^{+}{\pi}^{-}{\pi}^{+} $ final state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
@@ -21676,2515 +21676,2515 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.060. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314704v1</w:t>
+                <w:t xml:space="preserve">hal-03360963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for $B_c^+$ decays to two charm mesons</w:t>
+                <w:t xml:space="preserve">Observation of $CP$ violation in two-body $ {B}_{(s)}^0 $-meson decays to charged pions and kaons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.117. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2021)117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355197v1</w:t>
+                <w:t xml:space="preserve">hal-03098822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the $\Lambda^0_b \to \Lambda^+_c K^+ K^- \pi^-$ decay</w:t>
+                <w:t xml:space="preserve">Measurement of CP observables in $B^\pm \to D^{(*)} K^\pm$ and $B^\pm \to D^{(*)} \pi^\pm$ decays using two-body $D$ final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 815, pp.136172. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2021)081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070607v1</w:t>
+                <w:t xml:space="preserve">hal-03107977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CKM angle $\gamma$ and $B^0_s$-$\bar{B}^0_s$ mixing frequency with $B^0_s \rightarrow D_s^\mp h^\pm \pi^\pm \pi^\mp$ decays</w:t>
+                <w:t xml:space="preserve">Observation of the suppressed Λb0→DpK- decay with D→K+π- and measurement of its CP asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sameh Wagih Abdelmotteleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Jesus Abudinen Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 03, pp.137. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.112008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2021)137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.112008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070687v1</w:t>
+                <w:t xml:space="preserve">hal-03351873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly charmed baryon Ω$_{cc}^{+}$</w:t>
+                <w:t xml:space="preserve">Search for time-dependent $CP$ violation in $D^0 \to K^+ K^-$ and $D^0 \to \pi^+ \pi^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.China Phys.Mech.Astron.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (10), pp.101062. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (7), pp.072010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11433-021-1742-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.072010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242715v1</w:t>
+                <w:t xml:space="preserve">hal-03248267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of the rare decay $ {B}_s^0 $→ ϕμ$^{+}$μ$^{−}$</w:t>
+                <w:t xml:space="preserve">Observation of a New Excited $D^+_s$ Meson in $B^0 \rightarrow D^- D^+ K^+ \pi^-$ Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.043. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2021)043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319369v1</w:t>
+                <w:t xml:space="preserve">hal-03047559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Enhanced Double Parton Scattering in Proton-Lead Collisions at $\sqrt {s_{NN}}$ =8.16 TeV</w:t>
+                <w:t xml:space="preserve">First observation of the decay $\Lambda_b^0 \to \eta_c(1S) p K^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (21), pp.212001. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (11), pp.112012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.212001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911927v1</w:t>
+                <w:t xml:space="preserve">hal-02911963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong constraints on the $b \to s\gamma$ photon polarisation from $B^0 \to K^{*0} e^+ e^-$ decays</w:t>
+                <w:t xml:space="preserve">Search for the doubly heavy $ {\Xi}_{bc}^0 $ baryon via decays to D$^{0}$pK$^{−}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.081. </w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981293v1</w:t>
+                <w:t xml:space="preserve">hal-02946129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of structure in the $J /\psi$ -pair mass spectrum</w:t>
+                <w:t xml:space="preserve">Searches for low-mass dimuon resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sci.Bull.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (23), pp.1983-1993. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2020.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2020)156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899170v1</w:t>
+                <w:t xml:space="preserve">hal-02905970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the relative branching fractions of $B^+ \to h^+h^{\prime +}h^{\prime -}$ decays</w:t>
+                <w:t xml:space="preserve">First observation of the decay $B^0 \rightarrow D^0 \overline{D}{}^0 K^+ \pi^-$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.112010. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.051102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.051102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999597v1</w:t>
+                <w:t xml:space="preserve">hal-02905969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the doubly heavy $ {\Xi}_{bc}^0 $ baryon via decays to D$^{0}$pK$^{−}$</w:t>
+                <w:t xml:space="preserve">Measurement of the relative branching fractions of $B^+ \to h^+h^{\prime +}h^{\prime -}$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.095. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.112010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2020)095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946129v1</w:t>
+                <w:t xml:space="preserve">hal-02999597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for low-mass dimuon resonances</w:t>
+                <w:t xml:space="preserve">Observation of structure in the $J /\psi$ -pair mass spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.156. </w:t>
+              <w:t xml:space="preserve">Sci.Bull.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (23), pp.1983-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2020)156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2020.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905970v1</w:t>
+                <w:t xml:space="preserve">hal-02899170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the decay $B^0 \rightarrow D^0 \overline{D}{}^0 K^+ \pi^-$</w:t>
+                <w:t xml:space="preserve">Measurement of branching fraction ratios for $B^+\to D^{*+}D^-K^+$, $B^+\to D^{*-}D^+K^+$, and $B^0\to D^{*-}D^0K^+$decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), pp.051102. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.051102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905969v1</w:t>
+                <w:t xml:space="preserve">hal-02863111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of the decay $\Lambda_b^0 \to \eta_c(1S) p K^-$</w:t>
+                <w:t xml:space="preserve">First branching fraction measurement of the suppressed decay $\Xi_c^0\to \pi^-\Lambda_c^+$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (11), pp.112012. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (7), pp.071101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.071101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911963v1</w:t>
+                <w:t xml:space="preserve">hal-02911965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fraction ratios for $B^+\to D^{*+}D^-K^+$, $B^+\to D^{*-}D^+K^+$, and $B^0\to D^{*-}D^0K^+$decays</w:t>
+                <w:t xml:space="preserve">A model-independent study of resonant structure in $B^+\to D^+D^-K^+$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.139. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.242001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.242001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863111v1</w:t>
+                <w:t xml:space="preserve">hal-02946151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First branching fraction measurement of the suppressed decay $\Xi_c^0\to \pi^-\Lambda_c^+$</w:t>
+                <w:t xml:space="preserve">Measurement of the shape of the $ {B}_s^0\to {D}_s^{\ast -}{\mu}^{+}{\nu}_{\mu } $ differential decay rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (7), pp.071101. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.071101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911965v1</w:t>
+                <w:t xml:space="preserve">hal-03129643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-independent study of resonant structure in $B^+\to D^+D^-K^+$ decays</w:t>
+                <w:t xml:space="preserve">Amplitude analysis of the $B^+\to D^+D^-K^+$ decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.242001. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.112003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.242001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946151v1</w:t>
+                <w:t xml:space="preserve">hal-02946152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude analysis of the $B^+\to D^+D^-K^+$ decay</w:t>
+                <w:t xml:space="preserve">Strong constraints on the $b \to s\gamma$ photon polarisation from $B^0 \to K^{*0} e^+ e^-$ decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.112003. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.112003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946152v1</w:t>
+                <w:t xml:space="preserve">hal-02981293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the shape of the $ {B}_s^0\to {D}_s^{\ast -}{\mu}^{+}{\nu}_{\mu } $ differential decay rate</w:t>
+                <w:t xml:space="preserve">Observation of Enhanced Double Parton Scattering in Proton-Lead Collisions at $\sqrt {s_{NN}}$ =8.16 TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Aaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Abellán Beteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ackernley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Adinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.144. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (21), pp.212001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP12(2020)144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.212001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129643v1</w:t>
+                <w:t xml:space="preserve">hal-02911927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24430,376 +24430,376 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Система сцинтилляционных годоскопов эксперимента NA62</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kholodenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">High Energy Physics - Experiment [hep-ex]. Institute for High Energy Physics, 2021. Russian. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04876436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LHCb ECAL upgrade II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kholodenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles and Nuclei International Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, France. pp.100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.380.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New veto hodoscope ANTI-0 for the NA62 experiment at CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Danielsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gavrishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kholodenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kholodenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Instrumentation for Colliding Beam Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Novosibirisk, Russia. pp.C07007 - C07007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/15/07/c07007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876738v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04876436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -24954,51 +24954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sameh Wagih Abdelmotteleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellan Beteta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudin&#233;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ackernley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)061" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761382v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.2.071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.031902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13852-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13686-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L091101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.181803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)151" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.081901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13573-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121803" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12376-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)122" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12752-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.054908" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2024)098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261804" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12993-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)088" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.052009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)293" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101803" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.242301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021801" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)140" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)259" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.131801" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266697v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.024907" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.131902" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)111" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.051802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)147" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031104" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12669-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kholodenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044901" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.102302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)132" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)151" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/03/P03010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12443-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13478-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.251801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)243" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031105" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/05/P05065" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)123" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11759-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.032010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)172" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256481v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2023)013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121345v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.052008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.061901" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171901" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)119" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.102301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152077v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)129" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.034012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)093" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L031103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584459v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)046" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.191802" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.162001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudinen Gallego" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30206-w" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346732v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01614-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L032201" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513731v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)099" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02095-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435389v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)065" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.11.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/P02028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.082001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.092013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.221801" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)069" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.L051104" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559833v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.142004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)117" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)166" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590964v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)038" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/05/P05009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)075" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047559v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.122002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.072010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)107" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261399v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.151801" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)081" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09305-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abdf40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.092001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107993v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.161802" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210339v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ac0c70" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229340v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107974v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.02.030" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011005v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)044" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999491v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)023" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022717v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091802" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)099" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.012004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.082001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229368v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)177" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229344v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L031102" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178525v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)095" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034796v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-08973-5" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380643v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)141" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312589v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L091102" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.111801" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314704v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)060" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070607v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136172" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070687v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)137" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1742-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319369v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.212001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981293v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)081" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899170v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.08.032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999597v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946129v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)095" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905970v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2020)156" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905969v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.051102" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112012" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)139" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911965v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.071101" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946151v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.242001" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946152v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)144" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876718v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.380.0100" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876738v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Danielsson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gavrishchuk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Giudici" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kholodenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/c07007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04876436v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Aaij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sameh Wagih Abdelmotteleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellan Beteta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudin&#233;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ackernley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.181803" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2025)235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13686-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.L091101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.092004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13852-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.031902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.2.071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.101901" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.081901" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13573-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121803" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.131902" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.131801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.024907" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)259" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.242301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)088" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)070" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.052009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2024)101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12993-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)253" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297425v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.054908" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199080v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)070" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)065" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2024)098" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.051802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426819v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12669-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)147" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kholodenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169656" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.044901" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2024)151" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)132" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/03/P03010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.102302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12443-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.251801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.L031105" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2024)243" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13478-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/05/P05065" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/02/P02008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.081901" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)165" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600298v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)082" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)122" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12752-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2024)107" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2024)173" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12376-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.061901" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2023)013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.052008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.032010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11759-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2023)123" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.102301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)119" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152077v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)129" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557200v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.L031103" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2023)075" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.034012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)093" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2023)202" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467385v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.012020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.111802" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171802" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351877v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abell&#225;n Beteta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Adeva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.11.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512749v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jesus Abudinen Gallego" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/02/P02028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.072005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435389v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)065" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495801v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)153" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Adinolfi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02095-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323038v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.L032201" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)099" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.221801" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.092013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.012010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364262v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.082001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324262v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.062001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.L051104" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559833v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)067" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346707v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.142004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287443v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)117" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360962v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2022)131" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2022)038" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433111v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/05/P05009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30206-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01614-y" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2022)046" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.162001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408500v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.191802" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.082001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.012004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107992v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)099" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107988v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.091802" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191168v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999491v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2021)024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09305-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abdf40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953164v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.092001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011005v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)044" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.161802" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ac0c70" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.052010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107974v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.02.030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2021)095" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229344v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L031102" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229368v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2021)177" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.032005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-08973-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380643v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)141" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312589v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.L091102" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267327v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.111801" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314704v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)060" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355197v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)117" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242715v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-021-1742-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136172" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)137" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319369v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)043" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.151801" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360963v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)107" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098822v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2021)075" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)081" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.112008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248267v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.072010" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047559v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.122002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946129v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2020)095" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2020)156" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905969v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.051102" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.08.032" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)139" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.071101" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946151v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.242001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129643v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)144" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946152v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.112003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981293v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2020)081" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911927v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.212001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04876436v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876718v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.380.0100" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876738v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Danielsson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gavrishchuk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Giudici" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kholodenko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/07/c07007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>