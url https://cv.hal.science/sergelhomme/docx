--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -3130,217 +3130,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation d’une méthode de filtrage graphique pour simplifier la cartographie des interactions spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO’16 Spatial Analysis and GEOmatics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01654159v1</w:t>
+                <w:t xml:space="preserve">hal-01353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation d’une méthode de filtrage graphique pour simplifier la cartographie des interactions spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
+              <w:t xml:space="preserve">SAGEO’16 Spatial Analysis and GEOmatics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353670v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
+                <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
@@ -3477,97 +3477,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846882v1</w:t>
+                <w:t xml:space="preserve">hal-00846881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
+                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
@@ -3585,97 +3585,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846900v1</w:t>
+                <w:t xml:space="preserve">hal-00846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
+                <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
@@ -3693,73 +3693,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846881v1</w:t>
+                <w:t xml:space="preserve">hal-00846900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
               </w:r>
@@ -4259,242 +4259,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining resilience : When the concept resists</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability and resilience of ports and maritime networks to cascading failures and targeted attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience imperative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9781785480515</w:t>
+              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, 978-1-13-891125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212499v1</w:t>
+                <w:t xml:space="preserve">hal-01275157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and resilience of ports and maritime networks to cascading failures and targeted attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining resilience : When the concept resists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, 978-1-13-891125-3</w:t>
+              <w:t xml:space="preserve">Resilience imperative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9781785480515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275157v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la résilience: quand le concept résiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5531,51 +5531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC822D5D"/>
+    <w:nsid w:val="39E32CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergelhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9291-9576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sergelhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-294-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-1-317-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-268-7.50017-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Djament-Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergelhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9291-9576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sergelhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-294-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-1-317-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-268-7.50017-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Djament-Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>