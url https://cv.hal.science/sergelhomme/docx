--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -3130,217 +3130,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation d’une méthode de filtrage graphique pour simplifier la cartographie des interactions spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
+              <w:t xml:space="preserve">SAGEO’16 Spatial Analysis and GEOmatics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353670v1</w:t>
+                <w:t xml:space="preserve">halshs-01654159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation d’une méthode de filtrage graphique pour simplifier la cartographie des interactions spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience des territoires. Articuler les méthodes et disciplines pour proposer des améliorations stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Balsells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO’16 Spatial Analysis and GEOmatics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01654159v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
+                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
@@ -3477,97 +3477,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846881v1</w:t>
+                <w:t xml:space="preserve">hal-00846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
+                <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
@@ -3585,306 +3585,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846882v1</w:t>
+                <w:t xml:space="preserve">hal-00846900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.455-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846900v1</w:t>
+                <w:t xml:space="preserve">hal-01353338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.455-460</w:t>
+              <w:t xml:space="preserve">International Conference on Vulnerability and Risk Analysis and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Hyattsville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353338v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino effect analysis of interdependent systems with risk analysis methods. Application to urban networks facing flood events .</w:t>
               </w:r>
@@ -4259,298 +4259,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and resilience of ports and maritime networks to cascading failures and targeted attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définir la résilience: quand le concept résiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Reghezza-Zitt Magali; Rufat Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, 978-1-13-891125-3</w:t>
+              <w:t xml:space="preserve">Résiliences - sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275157v1</w:t>
+                <w:t xml:space="preserve">halshs-01161595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining resilience : When the concept resists</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability and resilience of ports and maritime networks to cascading failures and targeted attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience imperative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9781785480515</w:t>
+              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, 978-1-13-891125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212499v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir la résilience: quand le concept résiste</w:t>
+                <w:t xml:space="preserve">Defining resilience : When the concept resists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reghezza-Zitt Magali; Rufat Samuel. </w:t>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résiliences - sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Resilience imperative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9781785480515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01161595v1</w:t>
+                <w:t xml:space="preserve">hal-01212499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du binôme vulnérabilité-résilience</w:t>
               </w:r>
@@ -5531,51 +5531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E32CE4"/>
+    <w:nsid w:val="9204ACE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergelhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9291-9576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sergelhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-294-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-1-317-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-268-7.50017-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Djament-Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergelhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9291-9576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sergelhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-294-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-1-317-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-268-7.50017-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Djament-Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>