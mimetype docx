--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -463,265 +463,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’ouragans et de collectes de déchets sur QGIS pour l’amélioration de la collecte des déchets post-ouragan</w:t>
+                <w:t xml:space="preserve">Logiciel de simulation pour améliorer la collecte de déchets post ouragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.61-63. </w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070196v1</w:t>
+                <w:t xml:space="preserve">hal-04266520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel de simulation pour améliorer la collecte de déchets post ouragan</w:t>
+                <w:t xml:space="preserve">Simulation d’ouragans et de collectes de déchets sur QGIS pour l’amélioration de la collecte des déchets post-ouragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 ème conférence cartographique internationale (247-248), pp.61-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266520v1</w:t>
+                <w:t xml:space="preserve">hal-05070196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et estimation des volumes de déchets suite à l’ouragan Irma à Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatiale pour l’analyse et l’amélioration de la gestion des déchets après les ouragans. Le cas des Antilles Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -996,308 +996,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les conséquences des politiques d'aménagement sur l'accessibilité spatiale des ressources territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la sûreté de fonctionnement à l'analyse spatialisée du risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gonzva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.329-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384335v1</w:t>
+                <w:t xml:space="preserve">hal-01676222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et décroissance des réseaux, approches méthodologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer les conséquences des politiques d'aménagement sur l'accessibilité spatiale des ressources territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Croissance et décroissance des réseaux, approches méthodologiques, 3 (105), pp.1-4</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01518687v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la sûreté de fonctionnement à l'analyse spatialisée du risque inondation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">Croissance et décroissance des réseaux, approches méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Croissance et décroissance des réseaux, approches méthodologiques, 3 (105), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676222v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01518687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale de la structure des réseaux techniques dans un contexte de risques</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1835,274 +1835,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01209734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience urbaine : un nouveau concept opérationnel vecteur de durabilité urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01210140v1</w:t>
+                <w:t xml:space="preserve">halshs-01210012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine : un nouveau concept opérationnel vecteur de durabilité urbaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Resilience Is Not: Uses and Abuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Djament-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01210012v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01210140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux techniques face aux inondations ou comment définir des indicateurs de performance de ces réseaux pour évaluer la résilience urbaine</w:t>
               </w:r>
@@ -2228,64 +2228,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurricane and waste collection simulations on QGIS for improving post-hurricane waste collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2332,64 +2332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hurricane and waste collection simulations on QGIS for improving post-hurricane waste collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,334 +2560,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Data modelling to study and improve waste management after hurricanes. The case of French West Indies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TheoQuant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266596v1</w:t>
+                <w:t xml:space="preserve">hal-03722284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Data modelling to study and improve waste management after hurricanes. The case of French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-abs-1-317-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722289v1</w:t>
+                <w:t xml:space="preserve">hal-04266596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
+                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoQuant 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722284v1</w:t>
+                <w:t xml:space="preserve">hal-03722289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Balsells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3326,51 +3326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing world flows: a challenge between efficacy, accuracy and aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,191 +3415,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Diab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.455-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846882v1</w:t>
+                <w:t xml:space="preserve">hal-01353338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network resiliency assessment integrating network interdependencies .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3623,216 +3640,199 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience urbaine face aux risques : une réponse transdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web GIS for urban resilience assessment facing flood events .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Toubin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.455-460</w:t>
+              <w:t xml:space="preserve">International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353338v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to produce interdependent networks disturbance scenarios .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3883,64 +3883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino effect analysis of interdependent systems with risk analysis methods. Application to urban networks facing flood events .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laganier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,298 +4259,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir la résilience: quand le concept résiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Defining resilience : When the concept resists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reghezza-Zitt Magali; Rufat Samuel. </w:t>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résiliences - sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Resilience imperative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9781785480515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01161595v1</w:t>
+                <w:t xml:space="preserve">hal-01212499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and resilience of ports and maritime networks to cascading failures and targeted attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définir la résilience: quand le concept résiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Reghezza-Zitt Magali; Rufat Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, 978-1-13-891125-3</w:t>
+              <w:t xml:space="preserve">Résiliences - sociétés et territoires face à l'incertitude, aux risques et aux catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275157v1</w:t>
+                <w:t xml:space="preserve">halshs-01161595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining resilience : When the concept resists</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability and resilience of ports and maritime networks to cascading failures and targeted attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience imperative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9781785480515</w:t>
+              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, 978-1-13-891125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212499v1</w:t>
+                <w:t xml:space="preserve">hal-01275157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour du binôme vulnérabilité-résilience</w:t>
               </w:r>
@@ -4754,247 +4754,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la résilience urbaine</w:t>
+                <w:t xml:space="preserve">Penser la résilience urbaine dans un contexte de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résiliences urbaines. Les villes face aux catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.13-46, 2012, Fronts pionniers, 2304039049</w:t>
+              <w:t xml:space="preserve">Résiliences urbaines, les villes face aux catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mansucrit, 2012, 978-2-304-03904-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649024v1</w:t>
+                <w:t xml:space="preserve">hal-01214926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la résilience urbaine dans un contexte de risques</w:t>
+                <w:t xml:space="preserve">Penser la résilience urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Djament-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rufat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Djament-Tran; Magali Reghezza-Zitt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résiliences urbaines, les villes face aux catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Mansucrit, 2012, 978-2-304-03904-7</w:t>
+              <w:t xml:space="preserve">Résiliences urbaines. Les villes face aux catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.13-46, 2012, Fronts pionniers, 2304039049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214926v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5012,51 +5012,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visualisation des réseaux. Principes, enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,103 +5224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la résilience n'est pas, ce qu'on veut lui faire dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Djament-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rufat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9204ACE2"/>
+    <w:nsid w:val="F04C26CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergelhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9291-9576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sergelhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173237" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-294-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-1-317-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-268-7.50017-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Djament-Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergelhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9291-9576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/sergelhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plattard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet Lamour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.153-174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DAB37D67B30FA2038A3E6087A93E8BD492C9B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01209734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-221-2013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01210140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament-Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25554" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-3-294-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-abs-1-317-2019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Balsells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toubin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719114v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9106.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-268-7.50017-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Djament-Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772204v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>