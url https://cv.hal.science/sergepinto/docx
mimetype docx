--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -473,291 +473,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypokinetic Dysarthria in Parkinson's Disease: Assessment and Treatment Practices Among Algerian Speech‐Language Therapists</w:t>
+                <w:t xml:space="preserve">Multidimensional Voice Assessment in Parkinson's Disease: A Pilot Study on Correlations Between Acoustic, Perceptual, and Self-Reported Measures in Algerian Arabic Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kamel Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahhab Alili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouarda Metref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (1), pp.281-285. </w:t>
+              <w:t xml:space="preserve">Journal of Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.70166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542955v1</w:t>
+                <w:t xml:space="preserve">hal-05542969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Voice Assessment in Parkinson's Disease: A Pilot Study on Correlations Between Acoustic, Perceptual, and Self-Reported Measures in Algerian Arabic Speakers</w:t>
+                <w:t xml:space="preserve">Hypokinetic Dysarthria in Parkinson's Disease: Assessment and Treatment Practices Among Algerian Speech‐Language Therapists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Metref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwahhab Alili</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasser Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Voice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.281-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.70166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542969v1</w:t>
+                <w:t xml:space="preserve">hal-05542955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from multitarget neurostimulation in isolated dystonia: Less is more?</w:t>
               </w:r>
@@ -1675,529 +1675,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la protection des données à la protection de la personne: réflexions sur l'impact des nouvelles réglementations sur la collecte des corpus</w:t>
+                <w:t xml:space="preserve">Visual prediction cues can facilitate behavioural and neural speech processing in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Lalain</w:t>
+                <w:t xml:space="preserve">Pascale Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+                <w:t xml:space="preserve">Pinto Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinto Serge</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Du recueil à l'outillage des corpus oraux et multimodaux : comment accéder à la variation, 22, </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.107949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.5895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095948v1</w:t>
+                <w:t xml:space="preserve">hal-03371896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t>
+                <w:t xml:space="preserve">Subthalamic stimulation breaks the balance between distal and axial signs in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Émilie Cavazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+                <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Véron‐delor</w:t>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Atkinson‐clement</w:t>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363483v1</w:t>
+                <w:t xml:space="preserve">hal-03424433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual prediction cues can facilitate behavioural and neural speech processing in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tremblay</w:t>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Basirat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pinto Serge</w:t>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Véron‐delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson‐clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107949⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371896v1</w:t>
+                <w:t xml:space="preserve">hal-03363483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic stimulation breaks the balance between distal and axial signs in Parkinson’s disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la protection des données à la protection de la personne: réflexions sur l'impact des nouvelles réglementations sur la collecte des corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+                <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Legou</w:t>
+                <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Witjas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinto Serge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Du recueil à l'outillage des corpus oraux et multimodaux : comment accéder à la variation, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01386-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corpus.5895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424433v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered Inhibitory Mechanisms in Parkinson’s Disease: Evidence From Lexical Decision and Simple Reaction Time Tasks</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Azulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: Annals Reports, 1465 (1), pp.132-145. </w:t>
@@ -2642,90 +2642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of when, what and how predictions on auditory speech perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinto Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Basirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237 (12), pp.3143-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,429 +2753,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial Impact of dysarthria: the patient-reported outcome as part of the clinical management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heightened orofacial, manual, and gait variability in Parkinson’s disease results from a general rhythmic impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baille</w:t>
+                <w:t xml:space="preserve">Frédéric Puyjarinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Véron-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurodegenerative Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000499627⟩</w:t>
+              <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41531-019-0092-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285034v1</w:t>
+                <w:t xml:space="preserve">hal-02479303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heightened orofacial, manual, and gait variability in Parkinson’s disease results from a general rhythmic impairment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digitalized spiral drawing in Parkinson’s disease: A tool for evaluating beyond the written trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Driss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Véron-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41531-019-0092-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479303v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalized spiral drawing in Parkinson’s disease: A tool for evaluating beyond the written trace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychosocial Impact of dysarthria: the patient-reported outcome as part of the clinical management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Letanneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
+                <w:t xml:space="preserve">Guillaume Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Véron-Delor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Neurodegenerative Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000499627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862959v1</w:t>
+                <w:t xml:space="preserve">hal-02285034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural outcomes of subthalamic stimulation and medical therapy versus medical therapy alone for Parkinson's disease with early motor complications (EARLYSTIM trial): secondary analysis of an open-label randomised trial</w:t>
               </w:r>
@@ -3414,408 +3414,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cross-linguistic perspective to the study of dysarthria in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulon</w:t>
+                <w:t xml:space="preserve">Angel Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Rothe-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mechanisms of regulation in speech, 64, pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wocn.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01776157v1</w:t>
+                <w:t xml:space="preserve">hal-01564456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic nucleus stimulation effects on single and combined task performance in Parkinson’s disease patients: a PET study</w:t>
+                <w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maillet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lebars</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11682-016-9588-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.98 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777362v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01776157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-linguistic perspective to the study of dysarthria in Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pinto</w:t>
+                <w:t xml:space="preserve">Subthalamic nucleus stimulation effects on single and combined task performance in Parkinson’s disease patients: a PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lebars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Guimarães</w:t>
+                <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Rothe-Neves</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Redoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mechanisms of regulation in speech, 64, pp.156-167. </w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1139 - 1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wocn.2017.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11682-016-9588-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564456v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychometric Properties of the Voice Handicap Index in People With Parkinson's Disease</w:t>
               </w:r>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.2759-2772. </w:t>
@@ -4761,51 +4761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Micrographia to Parkinson's Disease Dysgraphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Letanneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levodopa does not change cerebral vasoreactivity in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,51 +5166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levodopa effects on hand and speech movements in patients with Parkinson's disease: a FMRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,316 +6568,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two techniques to postoperatively localize the electrode contacts used for subthalamic nucleus stimulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional MRI with active, fully implanted, deep brain stimulation systems: Safety and experimental confounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Castana</w:t>
+                <w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Krack</w:t>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pollak</w:t>
+                <w:t xml:space="preserve">Philip Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (2), pp.508-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00382773v1</w:t>
+                <w:t xml:space="preserve">hal-01942996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional MRI with active, fully implanted, deep brain stimulation systems: Safety and experimental confounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two techniques to postoperatively localize the electrode contacts used for subthalamic nucleus stimulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carmichael</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Pinto</w:t>
+                <w:t xml:space="preserve">Laura Castana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t>
+                <w:t xml:space="preserve">Paul Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Thobois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Allen</w:t>
+                <w:t xml:space="preserve">Pierre Pollak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (4 Suppl 2), pp.285-92; discussion 292-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/01.NEU.0000255353.64077.A8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942996v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00382773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STN Stimulation Alters Pallidal—Frontal Coupling during Response Selection under Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,51 +6885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonora Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (6), pp.1173-1184</w:t>
@@ -7109,51 +7109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,64 +7256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Ozsancak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Tripoliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3 (9), pp.547 - 556. </w:t>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pollak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7799,51 +7799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pollak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 250, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7928,51 +7928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pollak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8076,51 +8076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neurolinguistique : une approche pluridisciplinaire pour l'étude du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société des neurosciences, pp.13, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8222,51 +8222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t>
@@ -8334,51 +8334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinto Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8442,51 +8442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinto Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8511,51 +8511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,51 +8753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,63 +9122,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la L-dopa et de la stimulation du noyau subthalamique sur la coordination pneumophonique dans la dysarthrie parkinsonienne: mesures de la pression intra-orale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t>
+                <w:t xml:space="preserve">L-dopa and STN stimulation effects on pneumophonic coordination in Parkinsonian dysarthria: intra-oral pressure measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9201,109 +9201,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Movement Disorder Society's, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615342v1</w:t>
+                <w:t xml:space="preserve">hal-01615372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-dopa and STN stimulation effects on pneumophonic coordination in Parkinsonian dysarthria: intra-oral pressure measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Sarr</w:t>
+                <w:t xml:space="preserve">Effets de la L-dopa et de la stimulation du noyau subthalamique sur la coordination pneumophonique dans la dysarthrie parkinsonienne: mesures de la pression intra-orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9326,73 +9326,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Movement Disorder Society's, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615372v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t>
               </w:r>
@@ -9535,77 +9535,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dysgraphies chez l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinto Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Véron-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Connan; Marianne Jover; Jérémy Danna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage, évaluation et rééducation de l'écriture : du papier au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9699,51 +9699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Eusebio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Technology with Swing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.312-326, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9768,51 +9768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10187,64 +10187,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonifier l’écriture pour le diagnostic précoce et la rééducation de la dysgraphie parkinsonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinto Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusebio Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10308,51 +10308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pedunculopontine nucleus area stimulation on speech production in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10472,51 +10472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pouchoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t>
@@ -10635,51 +10635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27D9755F"/>
+    <w:nsid w:val="6EEE3657"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10866,51 +10866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergepinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3375-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069289468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavallieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zampogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castrioto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Meoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-025-08420-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kaddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Metref" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ferrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mecheri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Alili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.10.031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flamand-Roze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-23-00525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Goldman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Volpe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Nebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Rau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gessani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fioravanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.616062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107949" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01386-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letanneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.624026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron-Delor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05661-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499627" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.08.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wojtecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czernecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Witt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Maier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30035-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777362v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9588-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01564456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Rothe-Neves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.01.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guimaraes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Attoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Beato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0004-282X20160109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.29" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ferraye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fraix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu209" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25990" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K2FM9FC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walshe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/403680" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Guire Ouellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046541" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tripoliti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvic Zrinzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Martinez-Torres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Frost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318203e7d0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thornton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pennel-Ployart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Plachez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Annic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fraix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7762(10)70033-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sarr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.03.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Obeso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahanshahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pollak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000255353.64077.A8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmichael" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hotton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Wilkinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391641v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gentil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20601" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(04)00854-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB3LH6R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frackowiak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(02)00590-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1N898LK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265249v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-003-0966-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94L7QC3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chauvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2001.2466" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT7HWJ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986120v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614926v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514847v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615342v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Sarr" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615372v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543026v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807364400-apprentissage-evaluation-et-reeducation-de-l-ecriture" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958178v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fillatre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Alexandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616677v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergepinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3375-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069289468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavallieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zampogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castrioto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Meoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-025-08420-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kaddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ferrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Alili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Metref" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.10.031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mecheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flamand-Roze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-23-00525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Goldman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Volpe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Nebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Rau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gessani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fioravanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.616062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01386-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letanneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.624026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron-Delor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05661-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.08.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285034v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499627" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wojtecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czernecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Witt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Maier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30035-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01564456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Rothe-Neves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.01.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebars" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9588-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guimaraes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Attoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Beato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0004-282X20160109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.29" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ferraye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fraix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu209" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25990" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K2FM9FC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walshe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/403680" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Guire Ouellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046541" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tripoliti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvic Zrinzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Martinez-Torres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Frost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318203e7d0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thornton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pennel-Ployart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Plachez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Annic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fraix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7762(10)70033-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sarr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.03.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Obeso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahanshahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmichael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pollak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000255353.64077.A8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hotton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Wilkinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391641v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gentil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20601" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(04)00854-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB3LH6R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frackowiak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(02)00590-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1N898LK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265249v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-003-0966-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94L7QC3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chauvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2001.2466" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT7HWJ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986120v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614926v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514847v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Sarr" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543026v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807364400-apprentissage-evaluation-et-reeducation-de-l-ecriture" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958178v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fillatre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Alexandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616677v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>