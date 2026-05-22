--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,10580 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10528 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Serge Pinto </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sergepinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3375-4787</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069289468</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=U_Yg5VMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research primarily focuses on the study of speech production through an original approach: the investigation of its impairment—specifically, dysarthria—in movement disorders such as Parkinson’s disease. The overarching aim is to deepen our understanding of the various manifestations of dysarthria from both neurophysiological and linguistic perspectives, to characterize its specificity in relation to other symptoms, and to assess the impact of different therapeutic interventions on this particular disorder. More broadly, my work is situated within a continuum that spans from normal to pathological functioning, and from basic to applied research.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">These research directions have also led me to investigate other movement disorders, such as dystonia and essential tremor, as well as other dimensions of language, including writing, higher-order cognitive-linguistic processes, and cross-linguistic perspectives.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ultimately, my work is framed within the broader theme of “Neurolinguistic understanding of the pathophysiological mechanisms underlying language disorders in movement disorders: from assessment to intervention.”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical competition does not age: a spoken word recognition study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (2), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2025.2599895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical predictors of speech changes after subthalamic neurostimulation in Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cavallieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Zampogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Castrioto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (11), pp.5837-5846. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10072-025-08420-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Voice Assessment in Parkinson's Disease: A Pilot Study on Correlations Between Acoustic, Perceptual, and Self-Reported Measures in Algerian Arabic Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahhab Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2025.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypokinetic Dysarthria in Parkinson's Disease: Assessment and Treatment Practices Among Algerian Speech‐Language Therapists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouarda Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mecheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.281-285. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.70166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from multitarget neurostimulation in isolated dystonia: Less is more?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flamand-Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Karachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.104-106. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brs.2023.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Acoustic Characteristics of Dysarthria in People With Parkinson's Disease Differ Across Languages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2024_JSLHR-23-00525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivering Multidisciplinary Rehabilitation Care in Parkinson’s Disease: An International Consensus Statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parkinson's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.135-166. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JPD-230117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a Randomized Clinical Trial of Speech after Early Neurostimulation in Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelheid Nebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maillochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.212-222. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.29282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Representation and Articulatory Impairment: Insights from Adults with Comorbid Motor Coordination Disorder and Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Spieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vaugoyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci13020210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dys)Prosody in Parkinson’s Disease: Effects of Medication and Disease Duration on Intonation and Prosodic Phrasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.1100. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11081100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic Treatment Effects on Dysarthric Speech: Acoustic Analysis in a Cohort of Patients With Advanced Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cavallieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Budriesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Gessani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Contardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Fioravanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.616062. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2020.616062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual prediction cues can facilitate behavioural and neural speech processing in young and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Basirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, pp.107949. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2021.107949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic stimulation breaks the balance between distal and axial signs in Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Cavazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Witjas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-01386-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron‐delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson‐clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection des données à la protection de la personne: réflexions sur l'impact des nouvelles réglementations sur la collecte des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Du recueil à l'outillage des corpus oraux et multimodaux : comment accéder à la variation, 22, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.5895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered Inhibitory Mechanisms in Parkinson’s Disease: Evidence From Lexical Decision and Simple Reaction Time Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letanneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.624026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical sonification improves motor control in Parkinson's disease: a proof of concept with handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Azulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Witjas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Annals Reports, 1465 (1), pp.132-145. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French adaptation of the “Frenchay Dysarthria Assessment 2” speech intelligibility test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (2), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2019.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misconceptions about speech impairment in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (10), pp.1471-1475. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.27791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of when, what and how predictions on auditory speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Basirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237 (12), pp.3143-3153. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-019-05661-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heightened orofacial, manual, and gait variability in Parkinson’s disease results from a general rhythmic impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-019-0092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalized spiral drawing in Parkinson’s disease: A tool for evaluating beyond the written trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Witjas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.80-88. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Impact of dysarthria: the patient-reported outcome as part of the clinical management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letanneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.12-21. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000499627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural outcomes of subthalamic stimulation and medical therapy versus medical therapy alone for Parkinson's disease with early motor complications (EARLYSTIM trial): secondary analysis of an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Lhommée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Wojtecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.223 - 231. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30035-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial impact of Parkinson's disease-associated dysarthria: Cross-cultural adaptation and validation of the Dysarthria Impact Profile into European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatrics and Gerontology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (5), pp.767-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic perspective to the study of dysarthria in Parkinson’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Rothe-Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mechanisms of regulation in speech, 64, pp.156-167. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2017.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging in Parkinson's disease: Review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.98 - 110. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic nucleus stimulation effects on single and combined task performance in Parkinson’s disease patients: a PET study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lebars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Redoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1139 - 1153. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11682-016-9588-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychometric Properties of the Voice Handicap Index in People With Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.258.e13-258.e18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frenchay dysarthria assessment (FDA-2) in Parkinson’s disease: cross-cultural adaptation and psychometric properties of the European Portuguese version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 264 (1), pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (11), pp.e012885. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal eye movements in three types of chorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Attoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Beato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquivos de Neuro-Psiquiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (9), pp.761-766. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0004-282X20160109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthria in individuals with Parkinson's disease: a protocol for a binational, cross-sectional, case-controlled study in French and European Portuguese (FraLusoPark)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (11), pp.e012885. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral treatments for speech in Parkinson's disease: meta-analyses and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson-Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 n° 3, pp.233-248. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nmt.15.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting as a marker for PD progression: a shift in paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurodegenerative disease management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5), pp.367 - 369. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/nmt.15.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of the pedunculopontine nucleus area in Parkinson's disease: effects on speech and intelligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ferraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.2759-2772. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awu209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Micrographia to Parkinson's Disease Dysgraphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letanneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (12), pp.1467-1475. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dysarthria Impact Profile: a preliminary French experience with Parkinson’s disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letanneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Walshe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parkinson's disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/403680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levodopa does not change cerebral vasoreactivity in Parkinson's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.469-75. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.25267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et langage dans la maladie de Parkinson : études en neuro-imagerie fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie De Guire Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Letanneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVII (2), pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage sound, physiological and clinical data of 2500 dysphonic and dysarthric speakers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (5), pp.664-679. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levodopa effects on hand and speech movements in patients with Parkinson's disease: a FMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Troprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.e46541. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00874568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of subthalamic stimulation on speech of consecutive patients with Parkinson disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Tripoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvic Zrinzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Martinez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (1), pp.80-86. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0b013e318203e7d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI exploration of combined hand and speech movements in Parkinson's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Jahanshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thornton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Tripoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (12), pp.2212-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of dysarthropneumophonia by low-frequency STN DBS in advanced Parkinson's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pennel-Ployart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Plachez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Annic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.659-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM morphologique dans les syndromes parkinsoniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Neurologique - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1878-7762(10)70033-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dysarthrie au cours de la maladie de Parkinson. Histoire naturelle de ses composantes : dysphonie, dysprosodie et dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 166 (10), pp.800 - 810. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2010.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la mesure de la pression intra-orale pour la compréhension des troubles de la coordination pneumophonique dans la dysarthrie parkinsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (12), pp.1055 - 1061. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2009.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can man do without basal ganglia motor output? The effect of combined unilateral subthalamotomy and pallidotomy in a patient with Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Obeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jahanshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pedroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (2), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles du contrôle moteur de la parole : contribution de l'étude des dysarthries et dysphonies à la compréhension de la parole normale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisations cérébrales fonctionnelles dans la dysarthrie parkinsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI with active, fully implanted, deep brain stimulation systems: Safety and experimental confounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thobois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (2), pp.508-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two techniques to postoperatively localize the electrode contacts used for subthalamic nucleus stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Castana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (4 Suppl 2), pp.285-92; discussion 292-4. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1227/01.NEU.0000255353.64077.A8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00382773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STN Stimulation Alters Pallidal—Frontal Coupling during Response Selection under Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thobois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonora Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (6), pp.1173-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de parole pathologique, état d'avancement et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.109-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes induced by levodopa and subthalamic nucleus stimulation on parkinsonian speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Krack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (11), pp.1507-15. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds.20601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00391641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatments for dysarthria in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Ozsancak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Tripoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thobois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limousin-Dowsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (9), pp.547 - 556. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-4422(04)00854-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic nucleus stimulation and dysarthria in Parkinson's disease: a PET study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thobois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim-Louis Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 127 (3), pp.602-615. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awh074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PET and SPECT functional imaging studies in Parkinsonian syndromes: from the lesion to its consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thobois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jahanshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Frackowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Limousin-Dowsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bilateral stimulation of the subthalamic nucleus on parkinsonian dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim-Louis Benabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, pp.190-196. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0093-934X(02)00590-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral subthalamic stimulation effects on oral force control in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim-Louis Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 250, pp.179-187. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-003-0966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Bilateral Stimulation of the Subthalamic Nucleus on Parkinsonian Voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alim-Louis Benabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 78, pp.233-240. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/brln.2001.2466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neurolinguistique : une approche pluridisciplinaire pour l'étude du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des neurosciences, pp.13, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tests d'intelligibilité pour évaluer les troubles de production de la parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en français du test d'intelligibilité de la version révisée du « Frenchay Dysarthria Assessment » (FDA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation en français du test d'intelligibilité de la version révisée du « Frenchay Dysarthria Assessment » (FDA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Phoniatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOUND, MUSIC, AND MOTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.246-255, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12976-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson's disease dysphonia: results from 273 patients of the Aix-en-Provence Parkisonian speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorder Society 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. pp.351-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la conservation et l'exploitation de données collectées pour l'étude des troubles de la voix et de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-dopa and STN stimulation effects on pneumophonic coordination in Parkinsonian dysarthria: intra-oral pressure measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Movement Disorder Society's, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la L-dopa et de la stimulation du noyau subthalamique sur la coordination pneumophonique dans la dysarthrie parkinsonienne: mesures de la pression intra-orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Moustapha Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Jankowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Purson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysgraphies chez l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Connan; Marianne Jover; Jérémy Danna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage, évaluation et rééducation de l'écriture : du papier au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-135, 2025, Apprendre et réapprendre, 978-2-8073-6440-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and musical sonification for the rehabilitation of Parkinsonian dysgraphia: Conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron-Delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Eusebio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.312-326, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwriting Movement Sonification for the Diagnosis and the Rehabilitation of Graphomotor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietminh Paz-Villagrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Petroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aramaki M., Derrien O., Kronland-Martinet R., Ystad S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.246-255, 2014, Lecture Notes in Computer Science (8905), 978-3-319-12975-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional neuroimaging for the investigation of motor speech disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. D. Kent And A. Lowit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessment of Motor Speech Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plural Publishing Group, pp.285-303, 2011, 978-1-59756-367-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional neuroimaging of speech production in Parkinson's disease: towards a better understanding of dysarthria physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fuchs S; Loevenbruck H; Pape D, Perrier P </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Some aspects of speech and the brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, p 115-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance sonore et cavités supralaryngées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P.; Rolland V.; Pinto S. ; Ozsancak C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonifier l’écriture pour le diagnostic précoce et la rééducation de la dysgraphie parkinsonienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eusebio Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. , pp.18-23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pedunculopontine nucleus area stimulation on speech production in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ferraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fraix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Parkinson's Disease and Movement Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal resistance as a marker of altered aerodynamic mechanism in parkinsonian dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos-Aires, Argentina. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10635,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EEE3657"/>
+    <w:nsid w:val="0F25DD4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10866,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergepinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3375-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069289468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavallieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zampogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castrioto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Meoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-025-08420-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kaddour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ferrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Alili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Metref" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.10.031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mecheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flamand-Roze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-23-00525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Goldman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Volpe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Johnson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Nebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Rau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillochon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081100" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211474v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gessani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fioravanti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.616062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01386-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letanneux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.624026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron-Delor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374847v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05661-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.08.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285034v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499627" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wojtecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czernecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Witt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Maier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30035-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Domingos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01564456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Rothe-Neves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.01.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebars" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9588-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guimaraes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943013v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Attoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Beato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0004-282X20160109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485311v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.29" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485955v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ferraye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fraix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu209" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25990" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K2FM9FC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walshe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/403680" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Guire Ouellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046541" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tripoliti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvic Zrinzo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Martinez-Torres" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Frost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318203e7d0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thornton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pennel-Ployart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Plachez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Annic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fraix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7762(10)70033-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sarr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.03.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Obeso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahanshahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmichael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pollak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000255353.64077.A8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hotton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Wilkinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391641v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gentil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20601" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(04)00854-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB3LH6R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh074" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frackowiak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(02)00590-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1N898LK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265249v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-003-0966-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94L7QC3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265252v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chauvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2001.2466" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT7HWJ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986120v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614926v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514847v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Sarr" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543026v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807364400-apprentissage-evaluation-et-reeducation-de-l-ecriture" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958178v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482599v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fillatre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616691v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Alexandre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616677v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergepinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3375-4787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069289468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=U_Yg5VMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2025.2599895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavallieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zampogna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castrioto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Meoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-025-08420-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kaddour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ferrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahhab Alili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Metref" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2025.10.031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mecheri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grabli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flamand-Roze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Karachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rouaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.12.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Cardoso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson-Clement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guimar&#227;es" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-23-00525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04416118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Goldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Volpe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ellis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelheid Nebel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Rau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maillochon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379915v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Frota" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Ferreira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11081100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Budriesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Gessani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fioravanti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.616062" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tremblay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto Serge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2021.107949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01386-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.5895" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236439v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Letanneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.624026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron-Delor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Eusebio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Azulay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giusti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2019.10.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27791" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05661-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.08.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000499627" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wojtecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czernecki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Witt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Maier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30035-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Loureiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Domingos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01564456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Rothe-Neves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2017.01.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01776157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.07.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebars" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9588-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guimaraes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardoso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012885" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Attoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Beato" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cardoso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0004-282X20160109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nmt.15.29" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ferraye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fraix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu209" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25990" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7K2FM9FC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Walshe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/403680" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fleury" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sahin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25267" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HRR12728-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489648v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie De Guire Ouellet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.04.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tripoliti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvic Zrinzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Martinez-Torres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Frost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e318203e7d0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mancini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thornton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pennel-Ployart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Plachez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Annic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fraix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fleury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-7762(10)70033-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.07.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sarr" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jankowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teston" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Purson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2009.03.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Obeso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahanshahi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pedroso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616012v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmichael" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Allen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Castana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pollak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/01.NEU.0000255353.64077.A8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hotton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonora Wilkinson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391641v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gentil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20601" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Ozsancak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(04)00854-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB3LH6R7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thobois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh074" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942979v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frackowiak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limousin-Dowsey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(02)00590-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1N898LK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-003-0966-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-94L7QC3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265252v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chauvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brln.2001.2466" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPT7HWJ9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986120v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372037v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vietminh Paz-Villagr&#225;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Capel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Petroz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12976-1_16" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615318v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615372v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Sarr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543026v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807364400-apprentissage-evaluation-et-reeducation-de-l-ecriture" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958178v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481612v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482599v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619648v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fillatre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616691v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089618v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Alexandre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616677v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarr" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>