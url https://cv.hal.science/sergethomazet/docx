--- v0 (2026-03-19)
+++ v1 (2026-04-20)
@@ -740,332 +740,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une société inclusive : des liens nécessaires entre formation, pratique et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.085.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une société inclusive : diversités de formations et de pratiques innovantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Building an inclusive School : Challenges and levers to make an at-hand school for all students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Volume 2 / N°2, 2 (2), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordonnateur d’Ulis école : exercer dans l’école inclusive comme personne ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 85, pp.9-26. </w:t>
-[...171 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°86 (2), pp.225-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.086.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2054,1069 +2054,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un cadre théorique et méthodologique pour l’observation des pratiques collaboratives des maîtres E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De l’observation des pratiques enseignantes, 19, pp.108-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble au service de tous les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension collaborative, un espace professionnel du maître E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (2), pp.31-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.472.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'élève en difficulté et degré de précision nécessaire dans le jeu de langage enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.116-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir ensemble et lois France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, e-300, pp.31-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale de la désignation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;: incidences sur leur scolarisation et sur la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2013.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de la classe, le maître E régule différentes temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, De l’observation des pratiques enseignantes, 19, pp.108-118</w:t>
+              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. L'attention aux différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'attention aux différences, 177 (2), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.177.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du handicap aux besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (2), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.177.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...165 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant spécialisé chargé de l'aide à l'école primaire : un métier en (re)construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
+              <w:t xml:space="preserve">, 2011, 11, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...189 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maîtres E au seuil de la classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Café Pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131692v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00711712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration a des limites, pas l'école inclusive !</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, http://tfe.revues.org/index1413.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,50 +4173,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une insertion professionnelle conditionnée par l’insertion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handicap et citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une recherche intervention pour découvrir un nouvel espace professionnel : l'intermétiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4225,126 +4294,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Tampon, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02021980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les familles acquièrent du pouvoir d’agir dans le parcours inclusif de leur enfant. Axe 4. Les nouveaux lieux et défis de l’école inclusive</w:t>
               </w:r>
@@ -4907,207 +4907,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un espace d'inter-métiers au service de l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque « De l’intégration à l’inclusion scolaire : rôles des communautés éducatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La integración tiene sus límites pero no la escuela inclusiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquia : INTEGRACIÓN-INCLUSIÓN: ¿CUÁLES INTERVENCIONES EDUCATIVAS ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Facultad de Ciencias de la Educación de la Fundación Universitaria Los Libertadores,; el Departamento de Posgrado de la Facultad de Educación de la Universidad Pedagógica Nacional de Colombia; ESPE, Université de Champagnes Ardennes, Jun 2014, Bogota, Colombia. pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler ensemble pour l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque « De l’intégration à l’inclusion scolaire : rôles des communautés éducatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">82ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat: une réponse aux besoins particuliers des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5123,152 +5218,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSU 14, Jan 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396860v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01096104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les acteurs de l'école inclusive</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Ecole et Handicap, ENS, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5796,234 +5796,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'aide spécialisée dans l'école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Colloque international de l'Observatoire des pratiques sur le handicap - Recherche et intervention scolaire (OPHRIS) "école et handicap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dimension collaborative : un des espaces professionnels du maître E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Coopérer, enseigner, aider"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specialist teacher mediate the relationship to parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'European Conference on Educational Research "Urban Education"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECER, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6711,260 +6711,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former à l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels obstacles au changement dans le métier de maître E? Effets de réforme ou évolution naturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. www.inrp.fr/archives/colloques/travail-enseignant/contrib/43.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaires, point d'étape de la recherche intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque de la FNAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au seuil de la classe, le maître régule différentes temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du REF « Les pratiques collectives des acteurs éducatifs au niveau de l’établissement scolaire. Regards croisés et apports de la recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Education et Formation, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8559,173 +8559,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trisomie 21 France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 idées pour en savoir plus sur les personnes avec trisomie 21.. et casser les idées reçues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alta Communication - Tom Pousse, pp.64, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Handicap et société inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faberon F.; Urdician S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit, culture et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaire d'Aix Marseille, pp.49-54, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684937v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01684943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier du langage de l’école inclusive : exploration du lexique des étudiants en enseignement</w:t>
               </w:r>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Portelance, L.; Martineau, S.; Mukamurera, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser le développement et la persévérance professionnels des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2014, 978-2-7605-4039-2</w:t>
@@ -9064,51 +9064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif de formation à distance pour former des formateurs dans le domaine des besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Karsenti, R.-P. Garry, B. Abdelbaki, N. G. F. Balthazar &amp; B. Fabienne </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de formateurs et d’enseignants à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Réseau international francophone des établissements de formation de formateurs (RIFEFF) / Agence universitaire de la Francophonie (AUF), pp.333-344, 2012, RIFEFF, 978-2-923808-10-9</w:t>
@@ -9163,51 +9163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Portelance, Cécilia Borges, Joanne Pharand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collaboration dans le milieu de l'éducation: dimensions pratiques et perspectives théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.103-122, 2011, SBN 978-2-7605-3037-9</w:t>
@@ -9946,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10021,51 +10021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10088,249 +10088,341 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherche « Formation professionnelle inclusive : on a tous à y gagner »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gasparaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ASTEI - Association Scientifique et Technique pour la Promotion d'une Education Inclusive; ACTé EA 4281. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL LE MAITRE E DANS SES ROLES DE PARTENAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire PAEDI/ACTé. 2011, pp.OV Axe3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10477,51 +10569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Masse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603110801923476" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018993ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doucet," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Diop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. France-Gauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Masse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603110801923476" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018993ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doucet," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. France-Gauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684937v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>