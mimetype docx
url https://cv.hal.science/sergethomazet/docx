--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -740,269 +740,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building an inclusive School : Challenges and levers to make an at-hand school for all students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 2 / N°2, 2 (2), pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une société inclusive : des liens nécessaires entre formation, pratique et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.9-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.085.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.085.0103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02129067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une société inclusive : diversités de formations et de pratiques innovantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02444890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordonnateur d’Ulis école : exercer dans l’école inclusive comme personne ressource</w:t>
               </w:r>
@@ -1073,321 +1073,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des asymétries du travail collectif dans un contexte d’école inclusive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+                <w:t xml:space="preserve">Introduction : Interactions et dynamiques des asymétries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Transverse </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Interactions et dynamiques des asymétries, numéro spécial de la revue Transverse, pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des asymétries du travail collectif dans un contexte d’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Transverse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, thématique « Interactions et dynamiques des asymétries », pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir ensemble en contexte d’école inclusive : qu’en dit la littérature scientifique récente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (1), pp.138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054160ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1054160ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01971027v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01826338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traductions réciproques entre les activités de recherche, professionnelles et de gouvernance.</w:t>
               </w:r>
@@ -1799,203 +1799,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un cadre théorique et méthodologique pour l’observation des pratiques collaboratives des maîtres E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De l’observation des pratiques enseignantes, 19, pp.108-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension collaborative, un espace professionnel du maître E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (2), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.472.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler ensemble au service de tous les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le travail collectif, outil d’une école inclusive ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former les acteurs de l'école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers des PEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, École inclusive, société inclusive, 0, pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les enseignants spécialisés envisagent-ils leur place dans l’école inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2024,1263 +2305,982 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ecole inclusive : changements dans la formation, le rôle et l'identité des enseignants ordinaires et spécialisés, 4, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'élève en difficulté et degré de précision nécessaire dans le jeu de langage enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.116-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir ensemble et lois France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, e-300, pp.31-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale de la désignation des élèves à &amp;quot;besoins éducatifs particuliers&amp;quot;: incidences sur leur scolarisation et sur la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ebersold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2013.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du handicap aux besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (2), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.177.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. L'attention aux différences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'attention aux différences, 177 (2), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.177.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de la classe, le maître E régule différentes temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, De l’observation des pratiques enseignantes, 19, pp.108-118</w:t>
+              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres E au seuil de la classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elvire Gaime</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65, pp.69-80</w:t>
+              <w:t xml:space="preserve">Le Café Pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant spécialisé chargé de l'aide à l'école primaire : un métier en (re)construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, HS N°4, pp.31-41</w:t>
+              <w:t xml:space="preserve">, 2011, 11, pp.106-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide aux élèves en difficulté: un espace de collaboration sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, http://tfe.revues.org/index1413.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...288 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration a des limites, pas l'école inclusive !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trisomie 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107543v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00801635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From integration to inclusive education: does changing the terms improve practice?</w:t>
               </w:r>
@@ -3338,187 +3338,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les habiletés sociales : ça s'enseigne, ça s'apprend mais surtout ça se vit au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Doucet,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Foucade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intégration a des limites, pas l’école inclusive !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (1), pp.123-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/018993ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107537v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00922484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intégration à l’inclusion. Une nouvelle étape dans l'ouverture de l'école aux différences.</w:t>
               </w:r>
@@ -4035,165 +4035,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éducation inclusive : quels défis et innovations en matière d’évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit à une éducation inclusive - Transition conceptuelle, transformation des pratiques et enjeux de l’évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Supérieur de l'Education, de la Formation et de la Recherche Scientifique et UNICEF, Jan 2019, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire une école inclusive, défis et leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'université algérienne et les pratiques inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres et des Langues, Journal of Studies in Language, Culture and Society, Jan 2019, Béjaia, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021979v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02021983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une insertion professionnelle conditionnée par l’insertion sociale</w:t>
               </w:r>
@@ -4691,50 +4691,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseignant spécialisé : quelles évolutions du métier pour faire face à la diversité des élèves dans une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Scientifique International Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive: derrière les mots quelles conceptions et quel recours au partenariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4749,185 +4844,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 23 : Construire une communauté éducative pour tous. Axe 1 : nouveaux paradigmes pour la formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XIVème rencontre REF Oct 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403062v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01101560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace d'inter-métiers au service de l'école inclusive</w:t>
               </w:r>
@@ -5071,50 +5071,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le partenariat: une réponse aux besoins particuliers des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSU 14, Jan 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble pour l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5136,375 +5218,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mérini</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du langage ségrégatif du déficit à la notion de besoins éducatifs particuliers : exploration des pratiques langagières des étudiants en enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque ASH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSU 14, Jan 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Symposium "école inclusive" du Réseau Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Genève, Suisse. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif un élément de réponse aux besoins particuliers des élèves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Amiens, Mar 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les acteurs de l'école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation inclusive : une formation à inventer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en partenariat, à quelles conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum sur la scolarisation des élèves handicapés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif comme élément de réponse aux besoins particuliers des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5520,319 +5602,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de l'AREF « Le travail collectif des enseignants en question(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Handicaps : enjeux économiques et sociétaux, apport de la recherche“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREsP, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler ensemble dans la perspective de l'école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Ecole et Handicap, ENS, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The specialist teacher mediate the relationship to parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Gaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "école inclusive" du Réseau Education et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Genève, Suisse. pp.1-24</w:t>
+              <w:t xml:space="preserve">ECER "The Need for Educational Research to Champion Freedom, Education and Development for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2012, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alternative rupture continuité source de cohérence d'action en situation partenariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Apprentissage et développement professionnel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711755v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l'aide spécialisée dans l'école inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5848,329 +6025,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Colloque international de l'Observatoire des pratiques sur le handicap - Recherche et intervention scolaire (OPHRIS) "école et handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension collaborative : un des espaces professionnels du maître E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Coopérer, enseigner, aider"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808926v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-00711755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partenariat et la relation aux parents dans les politiques publiques : analyse comparée Franco-québecoise</w:t>
               </w:r>
@@ -6383,493 +6383,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l’élève en difficulté et degré de précision nécessaire dans le jeu de langage enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium du REF "Perspectives de la construction sociale du handicap et des difficultés scolaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Education et Formation, Sep 2011, Louvain La Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Master Francophone &amp;quot;Métiers de la formation&amp;quot;, Spécialité 1 &amp;quot;Formation de formateurs dans le milieu de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès international du RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intégration a des limites, pas l'école inclusive !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Associations membres de la Courte Echelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Serge Thomazet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working in partnership: a professional gesture of the special needs teacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'European Conference on Educational Research "Urban Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Sep 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international du RIFEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...116 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels obstacles au changement dans le métier de maître E? Effets de réforme ou évolution naturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. www.inrp.fr/archives/colloques/travail-enseignant/contrib/43.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6920,51 +6920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque de la FNAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au seuil de la classe, le maître régule différentes temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,614 +7147,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'intégration à l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième université d'été, Trisomie France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Agen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ottawa, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lecture des pratiques collaboratives à l'analyse de leur dynamique : croisement de regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du REF « Les pratiques collectives des acteurs éducatifs au niveau de l’établissement scolaire. Regards croisés et apports de la recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Education et Formation, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habiletés sociales au cœur d'une école : un monde d'émotions pour les élèves mais aussi pour les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. France-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ottawa, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenir sur le plan des habiletés sociales : perdre du temps ou en gagner ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième université d'été, Trisomie France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Agen, France</w:t>
+              <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des enseignants à l'enseignement des compétences psycho-sociales : quelques constats à la suite d'un travail empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence mondiale : Violence in school and public policies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre dispositifs de gestion des émotions et comportements et dispositifs d'enseignement apprentissage. Convergence ou divergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Doucet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7792,51 +7792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les maîtres à prévenir et gérer les situations de violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billon-Descarpenties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence mondiale sur la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8204,51 +8204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions et dynamiques des asymétries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Transverse. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8376,51 +8376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarisation en milieu ordinaire des élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, Le français aujourd'hui (n°177), pp.148, 2012, 9782200927813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8464,50 +8464,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Handicap et société inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faberon F.; Urdician S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit, culture et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire d'Aix Marseille, pp.49-54, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une école inclusive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trisomie 21 France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 idées pour en savoir plus sur les personnes avec trisomie 21.. et casser les idées reçues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alta Communication - Tom Pousse, pp.64, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques ayant trait aux besoins particuliers des élèves : quels partages dans l’Agir ensemble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8529,203 +8675,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs au travail : savoirs en partage en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions éducagri, pp.111-130, 2017, 979-10-275-0158-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013361v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01684937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier du langage de l’école inclusive : exploration du lexique des étudiants en enseignement</w:t>
               </w:r>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Gaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Portelance, L.; Martineau, S.; Mukamurera, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser le développement et la persévérance professionnels des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, 2014, 978-2-7605-4039-2</w:t>
@@ -9163,51 +9163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Portelance, Cécilia Borges, Joanne Pharand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collaboration dans le milieu de l'éducation: dimensions pratiques et perspectives théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.103-122, 2011, SBN 978-2-7605-3037-9</w:t>
@@ -9335,51 +9335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants spécialisés en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jourdan, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des acteurs de l’éducation à la santé en milieu scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires du Sud, 2004</w:t>
@@ -9946,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10021,51 +10021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître E dans ses rôles de partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10246,51 +10246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire PAEDI/ACTé. 2011, pp.OV Axe3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10338,51 +10338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10569,51 +10569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Masse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603110801923476" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018993ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922484v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doucet," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. France-Gauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806530v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684937v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05030387v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne M&#233;rini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.095.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gasparaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.094.0147" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04912018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.092.0087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089038v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Champagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Masse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Graziani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054160ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052110ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385708v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.472.0031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Gaime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lavoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.177.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801635v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603110801923476" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doucet," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018993ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Graziani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711755v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806534v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109162v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doucet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. France-Gauthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806529v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rotat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526974v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billon-Descarpenties" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826333v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.02.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817605v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109175v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699693v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>