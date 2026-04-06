--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergei Alexandrov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche,  CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016: Chargé de recherche at L2C, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003–2005: Postdoc at Spinoza Institute, Utrecht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000–2003: PhD degree in theoretical physics (with high honors), Service de Physique Théorique, C.E.A. - Saclay,Title: “Matrix Quantum Mechanics and 2D string theory in non-trivial backgrounds”, Advisors: V. Kazakov and I. Kostov</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997–1999: Master’s degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Path integral quantization of Ashtekar gravity”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993–1997: Bachelor’s Degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Heat kernel for nonminimal operators on a Kahler manifold”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation thesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Twistor approach to string compactifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis supervised</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: Khalil Bendriss — Montpellier University, PhD thesis “Black holes in string theory compactifiations”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015: Sibasish Banerjee —  Montpellier University, PhD thesis “Nonperturbative effects in gauge and string theories”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Hans Dufour —  Montpellier University, stage M2 “Bethe Ansatz in gauge and string theories with N = 2 supersymmetry”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009: Stefano Bianco — University of Piza, Master thesis “Hamiltonian analysis of topological gravity”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005: Arnaud Koetsier — Utrecht University, Master thesis “Matrix models of 2-D string theory in non-trivial backgrounds”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2023: The leader of the research group “Théorie des champs et Physique Mathématique” in L2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complete list of my publications can be founnd here</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspirehep.net/literature?sort=mostrecent&size=250&page=1&q=a%20S.Y.Alexandrov.1&ui-citation-summary=true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">High Energy Physics - Theory [hep-th]. Université montpellier II, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2d string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Kaushik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2026)052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity at work, or black holes in a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (7), pp.719. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27070719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (6), pp.139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.16908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry, stability and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Schimannek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.49-151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2024.v18.n1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of refined topological strings and dual partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.073. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2024.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons in sine-Liouville theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular anomaly of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.180. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2024)180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and NS5-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for D4-D2-D0 indices on compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nava Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.683-744. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2023.v27.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank $N$ Vafa-Witten invariants, modularity and blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.275-308. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2021.v25.n2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instanton Induced Superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atakan Hilmi Fırat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manki Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.90. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2022)090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal TBA for resolved conifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1909-1949. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-021-01129-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement and modularity of immortal dyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Nampuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2021)147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vafa-Witten invariants from modular anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.149-219. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2021.v15.n1.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavenly metrics, BPS indices and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-021-01455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type IIA string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2021)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of minimal varying $\Lambda$ theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zlosnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (17), pp.175011. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean D-branes in Type IIB string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (12), pp.044. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2021)044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380, pp.755-810. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-020-03854-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and higher depth mock modular forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.549-625. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-019-03609-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor flow trees, BPS indices and quivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv.Theor.Math.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.627-699. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2019.v23.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-gravity with a single graviton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.070. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2019)070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid limit for hypermultiplets and five-dimensional gauge theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1801 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2018)156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indefinite theta series and generalized error functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.3927-3972. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00029-018-0444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-Instantons and Mock Modular Forms II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 359 (1), pp.297-346. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3114-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-instantons and mock modular forms I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353 (1), pp.379-411. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01318414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative scalar potential inspired by type IIA strings on rigid CY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei V. Ketov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Wakimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.2016: 66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2016)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theta series, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (8), pp.1037-1066. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-016-0857-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$R^3$ index for four-dimensional $N=2$ field theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory W. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Neitzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (12), pp.121601. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.121601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and D-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.176. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Partially Massless Theory in 3 Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Deffayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1503 (03), pp.043. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2015/03/043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.064043. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.064043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.041902(R). </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.041902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualities and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.040. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep11(2014)040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of Tetrad Bimetric Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1639. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-013-1639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N=2 Heterotic-Type II duality and bundle moduli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 08, pp.092. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2014)092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotic-type II duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.85. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2013)085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral description of massive gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6), pp.068. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2013)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3-instantons, Mock Theta Series and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2013)002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity, Quaternion-Kahler spaces and Mirror Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.102301. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Foams and Canonical Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Noui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 08, pp.055. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2012.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in Twistor Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.112. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2012)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 863 (1), pp.329-346. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2012.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Plebanski Sector and its Spin Foam Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (14), pp.145018. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/14/145018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons, topological wave functions and hypermultiplet moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep03(2011)111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 506 (3-4), pp.41-86. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing, Rogers dilogarithm, and the QK/HK correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (12), pp.27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2011)027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the topology of the hypermultiplet moduli space in type II/CY string vacua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.026001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new vertices and canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.024024. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBA for non-perturbative moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.066. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2010)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of quaternionic metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (2), pp.353-403. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-010-1022-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-dual Einstein Spaces, Heavenly Metrics and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.073510. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3430574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 03, pp.044. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/03/044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors: some exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.335402. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/33/335402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum mirror symmetry and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09, pp.108. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/09/108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian Analysis of non-chiral Plebanski Theory and its Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.055005. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/5/055005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of Hyperkahler metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (3), pp.225. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-009-0305-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immirzi parameter and fermions with non-minimal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (14), pp.145012. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/14/145012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity and closure constraints in spin foam models of gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.044033. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.78.044033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plebanski Theory and Covariant Canonical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.2809-2824. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum covariant c-map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 0705, pp.094. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2007/05/094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam model from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.024009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00152760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and fivebrane instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0609, pp.040. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timelike surfaces in Lorentz covariant loop gravity and spin foam models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.3491-3510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory: Non-perturbative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0502, pp.023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Perturbative Effects in Matrix Models and D-branes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kutasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0309, pp.057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D String Theory as Normal Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 667, pp.90-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0301, pp.078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU(2) Loop Quantum Gravity seen from Covariant Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etera R. Livine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.044009. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.044009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On choice of connection in loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.024011. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.65.024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 640, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert space structure of covariant loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.024028. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.66.024028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry and mock modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounds of 2D string theory from matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2D string theory and median resummation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence in Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra and Quantum Geometry of BPS Quivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Symposium on Quantum Theory and Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory in String and Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS counting in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields &amp; Strings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence and modularity in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence and Modularity in QFT and String Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Bootstrap for BPS Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS Dynamics and Quantum Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors in Geometry &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Sep 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 International Congress of Basic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number theory, machine learning and quantum black holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Field Theory 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersymmetric black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Univers et Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce structures, twistors and topological strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS states, mirror symmetry, and exact WKB II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings and Geometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Marseille-Lyon LQG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurostrings 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type II string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes, BPS and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and background independence: lessons from another camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lyon-Marseille workshop on Quantum Gravity 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity and refinement: from BPS black holes to Vafa-Witten theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes: BPS, BMS and Integrability.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistors, black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors and Loops Meeting in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth Marcel Grossmann Meeting - MG15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and mock modularity of higher depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moonshine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modular Forms and Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bhubaneswar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French Russian Conference Random Geometry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactifications of string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Undergraduate and Graduate Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nesin mathematics Village, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hypermultiplet Moduli Spaces in N=2 String Vacua: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRING-MATH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany. pp.181-211, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/pspum/090/01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of string compactifcations and generalization of Freed-Witten anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 international AMS-EMS-SPM meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing in N=2 theories: Smooth Index and Generalized Theta Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des Cordes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative effects in string theory compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Search of Fundamental Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabi-Yau compactifications: results, relations and problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings, Matrices, Integrability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index from Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autumn Symposium on String/M-theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Arenshoop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Trends in Gauge Fields, Strings and Integrable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3Quantum: Algebra Geometry Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space and quantum mirror symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Affine Hecke algebras, the Langlands Program, Super YM theories and AdS-CFT correspondence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam approach and lessons from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Physique Mathématique "Loop Quantum Gravity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity: from UV to IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, CERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instanton effects in string theory, Twistors and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sigma Models to Four-dimensional QFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in string theory, wall-crossing, and quaternion-Kähler geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topological Strings, Modularity and non-perturbative Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Bethe Ansatz and String Moduli Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liouville, Integrability and Branes (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pohang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariant LQG and spin foam quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QG2 2008 Quantum Geometry and Quantum Gravity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loops and foams: kinematical identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Loops and Foams 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Affine Hecke algebras, the Langlands program, conformal field theory and matrix models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergei Alexandrov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche,  CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016: Chargé de recherche at L2C, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003–2005: Postdoc at Spinoza Institute, Utrecht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000–2003: PhD degree in theoretical physics (with high honors), Service de Physique Théorique, C.E.A. - Saclay,Title: “Matrix Quantum Mechanics and 2D string theory in non-trivial backgrounds”, Advisors: V. Kazakov and I. Kostov</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997–1999: Master’s degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Path integral quantization of Ashtekar gravity”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993–1997: Bachelor’s Degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Heat kernel for nonminimal operators on a Kahler manifold”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation thesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Twistor approach to string compactifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis supervised</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: Khalil Bendriss — Montpellier University, PhD thesis “Black holes in string theory compactifiations”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015: Sibasish Banerjee —  Montpellier University, PhD thesis “Nonperturbative effects in gauge and string theories”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Hans Dufour —  Montpellier University, stage M2 “Bethe Ansatz in gauge and string theories with N = 2 supersymmetry”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009: Stefano Bianco — University of Piza, Master thesis “Hamiltonian analysis of topological gravity”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005: Arnaud Koetsier — Utrecht University, Master thesis “Matrix models of 2-D string theory in non-trivial backgrounds”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2023: The leader of the research group “Théorie des champs et Physique Mathématique” in L2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complete list of my publications can be founnd here</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspirehep.net/literature?sort=mostrecent&size=250&page=1&q=a%20S.Y.Alexandrov.1&ui-citation-summary=true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">High Energy Physics - Theory [hep-th]. Université montpellier II, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2d string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Kaushik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2026)052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity at work, or black holes in a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (7), pp.719. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27070719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (6), pp.139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.16908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry, stability and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Schimannek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.49-151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2024.v18.n1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of refined topological strings and dual partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.073. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2024.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular anomaly of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.180. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2024)180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons in sine-Liouville theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and NS5-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for D4-D2-D0 indices on compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nava Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.683-744. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2023.v27.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instanton Induced Superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atakan Hilmi Fırat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manki Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.90. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2022)090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank $N$ Vafa-Witten invariants, modularity and blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.275-308. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2021.v25.n2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal TBA for resolved conifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1909-1949. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-021-01129-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement and modularity of immortal dyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Nampuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2021)147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vafa-Witten invariants from modular anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.149-219. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2021.v15.n1.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavenly metrics, BPS indices and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-021-01455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type IIA string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2021)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of minimal varying $\Lambda$ theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zlosnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (17), pp.175011. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean D-branes in Type IIB string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (12), pp.044. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2021)044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380, pp.755-810. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-020-03854-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and higher depth mock modular forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.549-625. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-019-03609-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor flow trees, BPS indices and quivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv.Theor.Math.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.627-699. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2019.v23.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-gravity with a single graviton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.070. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2019)070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid limit for hypermultiplets and five-dimensional gauge theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1801 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2018)156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indefinite theta series and generalized error functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.3927-3972. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00029-018-0444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-Instantons and Mock Modular Forms II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 359 (1), pp.297-346. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3114-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-instantons and mock modular forms I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353 (1), pp.379-411. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01318414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative scalar potential inspired by type IIA strings on rigid CY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei V. Ketov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Wakimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.2016: 66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2016)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theta series, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (8), pp.1037-1066. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-016-0857-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$R^3$ index for four-dimensional $N=2$ field theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory W. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Neitzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (12), pp.121601. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.121601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Partially Massless Theory in 3 Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Deffayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1503 (03), pp.043. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2015/03/043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and D-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.176. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.064043. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.064043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.041902(R). </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.041902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualities and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.040. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep11(2014)040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of Tetrad Bimetric Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1639. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-013-1639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N=2 Heterotic-Type II duality and bundle moduli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 08, pp.092. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2014)092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotic-type II duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.85. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2013)085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral description of massive gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6), pp.068. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2013)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3-instantons, Mock Theta Series and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2013)002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity, Quaternion-Kahler spaces and Mirror Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.102301. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Foams and Canonical Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Noui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 08, pp.055. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2012.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in Twistor Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.112. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2012)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 863 (1), pp.329-346. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2012.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Plebanski Sector and its Spin Foam Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (14), pp.145018. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/14/145018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons, topological wave functions and hypermultiplet moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep03(2011)111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 506 (3-4), pp.41-86. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing, Rogers dilogarithm, and the QK/HK correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (12), pp.27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2011)027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the topology of the hypermultiplet moduli space in type II/CY string vacua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.026001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new vertices and canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.024024. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBA for non-perturbative moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.066. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2010)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of quaternionic metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (2), pp.353-403. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-010-1022-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-dual Einstein Spaces, Heavenly Metrics and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.073510. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3430574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors: some exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.335402. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/33/335402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 03, pp.044. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/03/044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum mirror symmetry and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09, pp.108. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/09/108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian Analysis of non-chiral Plebanski Theory and its Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.055005. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/5/055005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of Hyperkahler metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (3), pp.225. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-009-0305-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immirzi parameter and fermions with non-minimal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (14), pp.145012. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/14/145012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity and closure constraints in spin foam models of gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.044033. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.78.044033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plebanski Theory and Covariant Canonical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.2809-2824. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum covariant c-map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 0705, pp.094. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2007/05/094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam model from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.024009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00152760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and fivebrane instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0609, pp.040. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timelike surfaces in Lorentz covariant loop gravity and spin foam models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.3491-3510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory: Non-perturbative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0502, pp.023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D String Theory as Normal Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 667, pp.90-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Perturbative Effects in Matrix Models and D-branes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kutasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0309, pp.057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0301, pp.078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU(2) Loop Quantum Gravity seen from Covariant Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etera R. Livine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.044009. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.044009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On choice of connection in loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.024011. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.65.024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 640, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert space structure of covariant loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.024028. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.66.024028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry and mock modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounds of 2D string theory from matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2D string theory and median resummation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence in Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra and Quantum Geometry of BPS Quivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Symposium on Quantum Theory and Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory in String and Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS counting in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields &amp; Strings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence and modularity in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence and Modularity in QFT and String Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Bootstrap for BPS Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS Dynamics and Quantum Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors in Geometry &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Sep 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 International Congress of Basic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number theory, machine learning and quantum black holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Field Theory 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersymmetric black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Univers et Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce structures, twistors and topological strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS states, mirror symmetry, and exact WKB II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings and Geometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurostrings 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Marseille-Lyon LQG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type II string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes, BPS and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and background independence: lessons from another camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lyon-Marseille workshop on Quantum Gravity 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity and refinement: from BPS black holes to Vafa-Witten theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes: BPS, BMS and Integrability.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistors, black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors and Loops Meeting in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth Marcel Grossmann Meeting - MG15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and mock modularity of higher depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moonshine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modular Forms and Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bhubaneswar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French Russian Conference Random Geometry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactifications of string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Undergraduate and Graduate Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nesin mathematics Village, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hypermultiplet Moduli Spaces in N=2 String Vacua: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRING-MATH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany. pp.181-211, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/pspum/090/01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of string compactifcations and generalization of Freed-Witten anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 international AMS-EMS-SPM meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing in N=2 theories: Smooth Index and Generalized Theta Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des Cordes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative effects in string theory compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Search of Fundamental Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Arenshoop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index from Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autumn Symposium on String/M-theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabi-Yau compactifications: results, relations and problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings, Matrices, Integrability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Trends in Gauge Fields, Strings and Integrable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3Quantum: Algebra Geometry Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space and quantum mirror symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Affine Hecke algebras, the Langlands Program, Super YM theories and AdS-CFT correspondence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam approach and lessons from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Physique Mathématique "Loop Quantum Gravity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity: from UV to IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, CERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instanton effects in string theory, Twistors and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sigma Models to Four-dimensional QFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in string theory, wall-crossing, and quaternion-Kähler geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topological Strings, Modularity and non-perturbative Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Bethe Ansatz and String Moduli Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liouville, Integrability and Branes (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pohang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariant LQG and spin foam quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QG2 2008 Quantum Geometry and Quantum Gravity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loops and foams: kinematical identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Loops and Foams 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Affine Hecke algebras, the Langlands program, conformal field theory and matrix models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F55F7251"/>
+    <w:nsid w:val="9BB965CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9CADB58"/>
+    <w:nsid w:val="862755DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC3F5DA8"/>
+    <w:nsid w:val="7C70B54D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A924675"/>
+    <w:nsid w:val="F07E9E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62C9EDED"/>
+    <w:nsid w:val="6F3656B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspirehep.net/literature?sort=mostrecent&amp;size=250&amp;page=1&amp;q=a%20S.Y.Alexandrov.1&amp;ui-citation-summary=true" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alexandrov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Alexandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kaushik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27070719" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bendriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.16908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyla Feyzbakhsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Klemm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pioline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schimannek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2024.v18.n1.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794941v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Mahajan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoke Sen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Gaddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manschot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2023.v27.n3.a2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2021.v25.n2.a1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan Hilmi F&#305;rat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manki Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01129-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nampuri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2021.v15.n1.a4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-021-01455-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Speziale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zlosnik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03854-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852413v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03609-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2019.v23.n3.a2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibasish Banerjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Longhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-018-0444-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3114-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01318414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Ketov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Wakimoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-016-0857-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Moore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neitzke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.121601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)176" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/03/043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.064043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.041902" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep11(2014)040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-013-1639-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Valandro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2013)085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Krasnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2013)068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2013)002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826603" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Noui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2012.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2012)112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2012.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/14/145018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Persson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep03(2011)111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2011)027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.026001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.024024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2010)066" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Saueressig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vandoren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1022-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430574" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/33/335402" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/09/108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/5/055005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-009-0305-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/14/145012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.044033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandrov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffenoir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/05/094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.024009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saueressig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandoren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kadar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Kazakov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kutasov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008363v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etera R. Livine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.044009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.65.024011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.66.024028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396868v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821289v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821331v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821207v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/pspum/090/01523" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052742v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543669v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285448v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspirehep.net/literature?sort=mostrecent&amp;size=250&amp;page=1&amp;q=a%20S.Y.Alexandrov.1&amp;ui-citation-summary=true" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alexandrov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Alexandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kaushik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27070719" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bendriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.16908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyla Feyzbakhsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Klemm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pioline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schimannek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2024.v18.n1.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)180" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794941v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Mahajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoke Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Gaddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manschot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2023.v27.n3.a2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan Hilmi F&#305;rat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manki Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2021.v25.n2.a1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01129-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nampuri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2021.v15.n1.a4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-021-01455-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Speziale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zlosnik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03854-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852413v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03609-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2019.v23.n3.a2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibasish Banerjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Longhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-018-0444-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3114-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01318414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Ketov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Wakimoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-016-0857-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Moore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neitzke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.121601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/03/043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)176" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.064043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.041902" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep11(2014)040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-013-1639-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Valandro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2013)085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Krasnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2013)068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2013)002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826603" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Noui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2012.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2012)112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2012.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/14/145018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Persson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep03(2011)111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2011)027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.026001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.024024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2010)066" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Saueressig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vandoren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1022-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430574" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/33/335402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/09/108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/5/055005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-009-0305-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/14/145012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.044033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandrov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffenoir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/05/094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.024009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saueressig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandoren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kadar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Kazakov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kutasov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etera R. Livine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.044009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.65.024011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.66.024028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396868v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/pspum/090/01523" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543669v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285448v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>