--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergei Alexandrov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche,  CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016: Chargé de recherche at L2C, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003–2005: Postdoc at Spinoza Institute, Utrecht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000–2003: PhD degree in theoretical physics (with high honors), Service de Physique Théorique, C.E.A. - Saclay,Title: “Matrix Quantum Mechanics and 2D string theory in non-trivial backgrounds”, Advisors: V. Kazakov and I. Kostov</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997–1999: Master’s degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Path integral quantization of Ashtekar gravity”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993–1997: Bachelor’s Degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Heat kernel for nonminimal operators on a Kahler manifold”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation thesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Twistor approach to string compactifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis supervised</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: Khalil Bendriss — Montpellier University, PhD thesis “Black holes in string theory compactifiations”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015: Sibasish Banerjee —  Montpellier University, PhD thesis “Nonperturbative effects in gauge and string theories”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Hans Dufour —  Montpellier University, stage M2 “Bethe Ansatz in gauge and string theories with N = 2 supersymmetry”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009: Stefano Bianco — University of Piza, Master thesis “Hamiltonian analysis of topological gravity”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005: Arnaud Koetsier — Utrecht University, Master thesis “Matrix models of 2-D string theory in non-trivial backgrounds”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2023: The leader of the research group “Théorie des champs et Physique Mathématique” in L2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complete list of my publications can be founnd here</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspirehep.net/literature?sort=mostrecent&size=250&page=1&q=a%20S.Y.Alexandrov.1&ui-citation-summary=true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">High Energy Physics - Theory [hep-th]. Université montpellier II, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2d string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Kaushik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2026)052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity at work, or black holes in a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (7), pp.719. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27070719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (6), pp.139. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.16908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry, stability and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Schimannek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.49-151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2024.v18.n1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of refined topological strings and dual partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.073. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2024.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular anomaly of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.180. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2024)180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons in sine-Liouville theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and NS5-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.140. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for D4-D2-D0 indices on compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nava Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.683-744. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2023.v27.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instanton Induced Superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atakan Hilmi Fırat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manki Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.90. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2022)090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank $N$ Vafa-Witten invariants, modularity and blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.275-308. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2021.v25.n2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal TBA for resolved conifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1909-1949. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-021-01129-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement and modularity of immortal dyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Nampuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.147. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2021)147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vafa-Witten invariants from modular anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.149-219. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2021.v15.n1.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavenly metrics, BPS indices and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-021-01455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type IIA string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.18. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2021)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of minimal varying $\Lambda$ theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zlosnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (17), pp.175011. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean D-branes in Type IIB string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (12), pp.044. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2021)044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380, pp.755-810. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-020-03854-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and higher depth mock modular forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.549-625. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-019-03609-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor flow trees, BPS indices and quivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv.Theor.Math.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.627-699. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2019.v23.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-gravity with a single graviton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.070. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2019)070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid limit for hypermultiplets and five-dimensional gauge theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1801 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2018)156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indefinite theta series and generalized error functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.3927-3972. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00029-018-0444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-Instantons and Mock Modular Forms II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 359 (1), pp.297-346. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3114-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-instantons and mock modular forms I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353 (1), pp.379-411. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01318414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative scalar potential inspired by type IIA strings on rigid CY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei V. Ketov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Wakimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.2016: 66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2016)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theta series, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (8), pp.1037-1066. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-016-0857-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$R^3$ index for four-dimensional $N=2$ field theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory W. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Neitzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (12), pp.121601. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.121601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Partially Massless Theory in 3 Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Deffayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1503 (03), pp.043. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2015/03/043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and D-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.176. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.064043. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.064043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.041902(R). </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.041902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualities and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.040. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep11(2014)040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of Tetrad Bimetric Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1639. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-013-1639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N=2 Heterotic-Type II duality and bundle moduli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 08, pp.092. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2014)092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotic-type II duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.85. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2013)085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral description of massive gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6), pp.068. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2013)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3-instantons, Mock Theta Series and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.002. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2013)002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity, Quaternion-Kahler spaces and Mirror Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.102301. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Foams and Canonical Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Noui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 08, pp.055. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2012.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in Twistor Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.112. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2012)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 863 (1), pp.329-346. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2012.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Plebanski Sector and its Spin Foam Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (14), pp.145018. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/14/145018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons, topological wave functions and hypermultiplet moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep03(2011)111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 506 (3-4), pp.41-86. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing, Rogers dilogarithm, and the QK/HK correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (12), pp.27. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2011)027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the topology of the hypermultiplet moduli space in type II/CY string vacua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.026001. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new vertices and canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.024024. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBA for non-perturbative moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.066. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2010)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of quaternionic metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (2), pp.353-403. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-010-1022-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-dual Einstein Spaces, Heavenly Metrics and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.073510. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3430574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors: some exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.335402. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/33/335402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 03, pp.044. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/03/044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum mirror symmetry and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09, pp.108. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/09/108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian Analysis of non-chiral Plebanski Theory and its Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.055005. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/5/055005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of Hyperkahler metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (3), pp.225. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-009-0305-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immirzi parameter and fermions with non-minimal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (14), pp.145012. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/14/145012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity and closure constraints in spin foam models of gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.044033. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.78.044033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plebanski Theory and Covariant Canonical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.2809-2824. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum covariant c-map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 0705, pp.094. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2007/05/094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam model from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.024009. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00152760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and fivebrane instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0609, pp.040. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timelike surfaces in Lorentz covariant loop gravity and spin foam models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.3491-3510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory: Non-perturbative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0502, pp.023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D String Theory as Normal Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 667, pp.90-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Perturbative Effects in Matrix Models and D-branes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kutasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0309, pp.057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0301, pp.078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU(2) Loop Quantum Gravity seen from Covariant Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etera R. Livine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.044009. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.044009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On choice of connection in loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.024011. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.65.024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 640, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert space structure of covariant loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.024028. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.66.024028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry and mock modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounds of 2D string theory from matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2D string theory and median resummation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence in Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra and Quantum Geometry of BPS Quivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Symposium on Quantum Theory and Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory in String and Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS counting in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields &amp; Strings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence and modularity in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence and Modularity in QFT and String Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Bootstrap for BPS Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS Dynamics and Quantum Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors in Geometry &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Sep 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 International Congress of Basic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number theory, machine learning and quantum black holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Field Theory 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersymmetric black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Univers et Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce structures, twistors and topological strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS states, mirror symmetry, and exact WKB II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings and Geometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurostrings 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Marseille-Lyon LQG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type II string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes, BPS and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and background independence: lessons from another camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lyon-Marseille workshop on Quantum Gravity 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity and refinement: from BPS black holes to Vafa-Witten theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes: BPS, BMS and Integrability.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistors, black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors and Loops Meeting in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth Marcel Grossmann Meeting - MG15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and mock modularity of higher depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moonshine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modular Forms and Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bhubaneswar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French Russian Conference Random Geometry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactifications of string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Undergraduate and Graduate Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nesin mathematics Village, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hypermultiplet Moduli Spaces in N=2 String Vacua: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRING-MATH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany. pp.181-211, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/pspum/090/01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of string compactifcations and generalization of Freed-Witten anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 international AMS-EMS-SPM meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing in N=2 theories: Smooth Index and Generalized Theta Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des Cordes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative effects in string theory compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Search of Fundamental Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Arenshoop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index from Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autumn Symposium on String/M-theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabi-Yau compactifications: results, relations and problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings, Matrices, Integrability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Trends in Gauge Fields, Strings and Integrable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3Quantum: Algebra Geometry Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space and quantum mirror symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Affine Hecke algebras, the Langlands Program, Super YM theories and AdS-CFT correspondence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam approach and lessons from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Physique Mathématique "Loop Quantum Gravity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity: from UV to IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, CERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instanton effects in string theory, Twistors and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sigma Models to Four-dimensional QFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in string theory, wall-crossing, and quaternion-Kähler geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topological Strings, Modularity and non-perturbative Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Bethe Ansatz and String Moduli Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liouville, Integrability and Branes (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pohang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariant LQG and spin foam quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QG2 2008 Quantum Geometry and Quantum Gravity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loops and foams: kinematical identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Loops and Foams 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Affine Hecke algebras, the Langlands program, conformal field theory and matrix models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergei Alexandrov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche,  CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016: Chargé de recherche at L2C, Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003–2005: Postdoc at Spinoza Institute, Utrecht</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000–2003: PhD degree in theoretical physics (with high honors), Service de Physique Théorique, C.E.A. - Saclay,Title: “Matrix Quantum Mechanics and 2D string theory in non-trivial backgrounds”, Advisors: V. Kazakov and I. Kostov</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997–1999: Master’s degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Path integral quantization of Ashtekar gravity”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993–1997: Bachelor’s Degree (with high honors), St.Petersburg State University, Physical faculty, Department of Theoretical Physics,Title: “Heat kernel for nonminimal operators on a Kahler manifold”, Advisor: D. Vassilevich</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation thesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012: Twistor approach to string compactifications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesis supervised</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2025: Khalil Bendriss — Montpellier University, PhD thesis “Black holes in string theory compactifiations”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2015: Sibasish Banerjee —  Montpellier University, PhD thesis “Nonperturbative effects in gauge and string theories”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: Hans Dufour —  Montpellier University, stage M2 “Bethe Ansatz in gauge and string theories with N = 2 supersymmetry”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-2009: Stefano Bianco — University of Piza, Master thesis “Hamiltonian analysis of topological gravity”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2005: Arnaud Koetsier — Utrecht University, Master thesis “Matrix models of 2-D string theory in non-trivial backgrounds”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrative responsibilities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-2023: The leader of the research group “Théorie des champs et Physique Mathématique” in L2C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complete list of my publications can be founnd here</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspirehep.net/literature?sort=mostrecent&size=250&page=1&q=a%20S.Y.Alexandrov.1&ui-citation-summary=true</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">High Energy Physics - Theory [hep-th]. Université montpellier II, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00682454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2d string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Kaushik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JHEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 03, pp.052. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2026)052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry and mock modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commun.Num.Theor.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.97-148. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/cntp.260401215658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 115 (6), pp.139. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.16908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity at work, or black holes in a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (7), pp.719. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e27070719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum geometry, stability and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheyla Feyzbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Schimannek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.49-151. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2024.v18.n1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence of refined topological strings and dual partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.073. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2024.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular anomaly of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.180. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2024)180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons in sine-Liouville theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and NS5-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.140. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2024)140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for D4-D2-D0 indices on compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nava Gaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.683-744. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2023.v27.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instanton Induced Superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atakan Hilmi Fırat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manki Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.90. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2022)090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank $N$ Vafa-Witten invariants, modularity and blow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.275-308. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2021.v25.n2.a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformal TBA for resolved conifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (A). Physique Theorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1909-1949. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-021-01129-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of minimal varying $\Lambda$ theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zlosnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (17), pp.175011. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6382/ac1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclidean D-branes in Type IIB string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (12), pp.044. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2021)044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavenly metrics, BPS indices and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.116. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-021-01455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vafa-Witten invariants from modular anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.149-219. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CNTP.2021.v15.n1.a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type IIA string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashoke Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefański</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.18. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2021)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement and modularity of immortal dyons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Nampuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.147. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2021)147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380, pp.755-810. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-020-03854-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-gravity with a single graviton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.070. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2019)070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and higher depth mock modular forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 374, pp.549-625. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-019-03609-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor flow trees, BPS indices and quivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv.Theor.Math.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.627-699. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/ATMP.2019.v23.n3.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-Instantons and Mock Modular Forms II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 359 (1), pp.297-346. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-018-3114-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid limit for hypermultiplets and five-dimensional gauge theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Longhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1801 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2018)156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indefinite theta series and generalized error functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.3927-3972. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00029-018-0444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple D3-instantons and mock modular forms I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 353 (1), pp.379-411. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01318414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative scalar potential inspired by type IIA strings on rigid CY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei V. Ketov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Wakimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.2016: 66. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2016)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theta series, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (8), pp.1037-1066. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-016-0857-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (6), pp.064043. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.064043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$R^3$ index for four-dimensional $N=2$ field theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory W. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Neitzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (12), pp.121601. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.121601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Partially Massless Theory in 3 Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Deffayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1503 (03), pp.043. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2015/03/043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermultiplet metric and D-instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.176. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2015)176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical structure of Tetrad Bimetric Gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Relativity and Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1639. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10714-013-1639-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N=2 Heterotic-Type II duality and bundle moduli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Valandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 08, pp.092. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2014)092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.041902(R). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.041902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualities and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.040. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep11(2014)040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotic-type II duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.85. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP03(2013)085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral description of massive gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Speziale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6), pp.068. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2013)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3-instantons, Mock Theta Series and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.002. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2013)002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularity, Quaternion-Kahler spaces and Mirror Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibasish Banerjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.102301. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degenerate Plebanski Sector and its Spin Foam Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (14), pp.145018. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/29/14/145018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 863 (1), pp.329-346. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2012.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 522 (1), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2012.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin Foams and Canonical Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Noui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 08, pp.055. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3842/SIGMA.2012.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in Twistor Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.112. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2012)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fivebrane instantons, topological wave functions and hypermultiplet moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.111. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/jhep03(2011)111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 506 (3-4), pp.41-86. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing, Rogers dilogarithm, and the QK/HK correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (12), pp.27. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2011)027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the topology of the hypermultiplet moduli space in type II/CY string vacua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.026001. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new vertices and canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (2), pp.024024. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.024024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBA for non-perturbative moduli spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.066. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2010)066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of quaternionic metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (2), pp.353-403. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-010-1022-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-dual Einstein Spaces, Heavenly Metrics and Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.073510. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3430574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum mirror symmetry and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09, pp.108. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/09/108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamiltonian Analysis of non-chiral Plebanski Theory and its Generalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Krasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26, pp.055005. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/26/5/055005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors: some exact results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.335402. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/33/335402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 03, pp.044. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2009/03/044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear perturbations of Hyperkahler metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (3), pp.225. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11005-009-0305-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immirzi parameter and fermions with non-minimal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (14), pp.145012. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/25/14/145012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity and closure constraints in spin foam models of gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.044033. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.78.044033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum covariant c-map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 0705, pp.094. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2007/05/094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plebanski Theory and Covariant Canonical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.2809-2824. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/24/11/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam model from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.024009. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.024009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00152760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane and fivebrane instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saueressig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vandoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0609, pp.040. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1126-6708/2006/09/040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory: Non-perturbative effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 0502, pp.023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timelike surfaces in Lorentz covariant loop gravity and spin foam models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.3491-3510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D String Theory as Normal Matrix Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 667, pp.90-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Perturbative Effects in Matrix Models and D-branes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kutasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0309, pp.057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 0301, pp.078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU(2) Loop Quantum Gravity seen from Covariant Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etera R. Livine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.044009. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.67.044009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert space structure of covariant loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.024028. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.66.024028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On choice of connection in loop quantum gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.024011. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.65.024011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent backgrounds of 2D string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan K. Kostov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 640, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum TBA for refined BPS indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Bendriss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounds of 2D string theory from matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra and Quantum Geometry of BPS Quivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-instantons in 2D string theory and median resummation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence in Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Symposium on Quantum Theory and Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Yerevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory in String and Field Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurgence and modularity in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resurgence and Modularity in QFT and String Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of BPS black holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings Online Lisbon Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS counting in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields &amp; Strings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Bootstrap for BPS Black Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS Dynamics and Quantum Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors in Geometry &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isaac Newton Institute for Mathematical Sciences, Sep 2024, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity of Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 International Congress of Basic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Calabi-Yau compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">String Field Theory 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular bootstrap for compact Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number theory, machine learning and quantum black holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Marseille-Lyon LQG meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in string compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurostrings 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersymmetric black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie, Univers et Gravitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce structures, twistors and topological strings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BPS states, mirror symmetry, and exact WKB II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and superpotential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings and Geometry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and background independence: lessons from another camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lyon-Marseille workshop on Quantum Gravity 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons in Type II string theory on Calabi-Yau threefolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes, BPS and Quantum Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne (on line), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mock modularity and refinement: from BPS black holes to Vafa-Witten theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Black Holes: BPS, BMS and Integrability.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistors, black holes and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twistors and Loops Meeting in Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and mock modularity of higher depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moonshine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPS black holes, wall-crossing and modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth Marcel Grossmann Meeting - MG15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modular Forms and Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Bhubaneswar, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons, wall-crossing and quantum dilogarithm identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French Russian Conference Random Geometry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactifications of string theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Undergraduate and Graduate Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nesin mathematics Village, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, mock modular forms and BPS partition functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Number Theory and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetries of string compactifcations and generalization of Freed-Witten anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 international AMS-EMS-SPM meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Hypermultiplet Moduli Spaces in N=2 String Vacua: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Manschot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pioline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRING-MATH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bonn, Germany. pp.181-211, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/pspum/090/01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall-crossing in N=2 theories: Smooth Index and Generalized Theta Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie des Cordes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative effects in string theory compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Search of Fundamental Symmetries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality and fivebrane instantons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Arenshoop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First order gravity on the light front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index from Twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autumn Symposium on String/M-theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calabi-Yau compactifications: results, relations and problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strings, Matrices, Integrability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">c-map as c=1 string</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Common Trends in Gauge Fields, Strings and Integrable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3Quantum: Algebra Geometry Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twistor Approach to String Compactifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-duality in twistor space and quantum mirror symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Affine Hecke algebras, the Langlands Program, Super YM theories and AdS-CFT correspondence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin foam approach and lessons from canonical quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Physique Mathématique "Loop Quantum Gravity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical overview of Loops and Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Gravity: from UV to IR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, CERN, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Bethe Ansatz and String Moduli Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liouville, Integrability and Branes (6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pohang, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instanton effects in string theory, Twistors and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Sigma Models to Four-dimensional QFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in string theory, wall-crossing, and quaternion-Kähler geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons, Quantum mirror symmetry and Integrability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topological Strings, Modularity and non-perturbative Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-instantons and twistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theoretical and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loops and foams: kinematical identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Loops and Foams 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariant LQG and spin foam quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QG2 2008 Quantum Geometry and Quantum Gravity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantons from quaternionic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Alexandrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Affine Hecke algebras, the Langlands program, conformal field theory and matrix models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BB965CD"/>
+    <w:nsid w:val="59684D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="862755DC"/>
+    <w:nsid w:val="61411962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C70B54D"/>
+    <w:nsid w:val="1B3E6C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F07E9E5D"/>
+    <w:nsid w:val="4CF09DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F3656B0"/>
+    <w:nsid w:val="98364E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspirehep.net/literature?sort=mostrecent&amp;size=250&amp;page=1&amp;q=a%20S.Y.Alexandrov.1&amp;ui-citation-summary=true" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alexandrov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Alexandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kaushik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27070719" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bendriss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.16908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyla Feyzbakhsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Klemm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pioline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schimannek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2024.v18.n1.a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694631v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)180" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794941v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Mahajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoke Sen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)141" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Gaddam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manschot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2023.v27.n3.a2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan Hilmi F&#305;rat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manki Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2021.v25.n2.a1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01129-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nampuri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2021.v15.n1.a4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-021-01455-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Speziale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zlosnik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03854-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852413v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03609-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2019.v23.n3.a2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibasish Banerjee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Longhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-018-0444-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3114-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01318414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Ketov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Wakimoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-016-0857-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Moore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neitzke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.121601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/03/043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)176" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.064043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.041902" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep11(2014)040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-013-1639-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Valandro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2013)085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Krasnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2013)068" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2013)002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826603" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Noui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2012.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2012)112" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2012.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/14/145018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Persson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep03(2011)111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2011)027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.026001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.024024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468456v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2010)066" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Saueressig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vandoren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1022-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430574" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/33/335402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/044" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/09/108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/5/055005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292412v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-009-0305-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/14/145012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.044033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandrov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffenoir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/05/094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.024009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saueressig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandoren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kadar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008363v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Kazakov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kutasov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etera R. Livine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.044009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.65.024011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.66.024028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396868v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912672v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246278v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821289v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811147v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821207v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355857v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986300v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285107v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852407v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386647v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046929v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808906v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/pspum/090/01523" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160075v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101042v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626950v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626953v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543669v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506437v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285448v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspirehep.net/literature?sort=mostrecent&amp;size=250&amp;page=1&amp;q=a%20S.Y.Alexandrov.1&amp;ui-citation-summary=true" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alexandrov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Alexandrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kaushik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2026)052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyla Feyzbakhsh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Klemm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pioline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/cntp.260401215658" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bendriss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.16908" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27070719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schimannek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2024.v18.n1.a2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2024)180" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794941v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Mahajan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoke Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2024)140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nava Gaddam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Manschot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2023.v27.n3.a2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atakan Hilmi F&#305;rat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manki Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefa&#324;ski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2021.v25.n2.a1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-021-01129-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Speziale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zlosnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac1852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2021)044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-021-01455-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.2021.v15.n1.a4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Nampuri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2021)147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-020-03854-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2019)070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852413v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-019-03609-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2019.v23.n3.a2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibasish Banerjee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3114-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Longhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2018)156" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-018-0444-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01318414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Ketov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Wakimoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2016)066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-016-0857-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.064043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W. Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neitzke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.121601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffayet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/03/043" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2015)176" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-013-1639-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Valandro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.041902" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep11(2014)040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2013)085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Krasnov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2013)068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2013)002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826603" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/29/14/145018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663227v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2012.05.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2012.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Noui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2012.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2012)112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Persson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/jhep03(2011)111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2011.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2011)027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.026001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.024024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2010)066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Saueressig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vandoren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1022-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430574" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/09/108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/26/5/055005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/33/335402" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349154v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-009-0305-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/25/14/145012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.78.044033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandrov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2007/05/094" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffenoir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/24/11/003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.024009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saueressig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandoren" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2006/09/040" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan K. Kostov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kadar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Kazakov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kutasov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etera R. Livine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.67.044009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.66.024028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.65.024011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912672v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246278v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808906v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/pspum/090/01523" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059619v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071271v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669542v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684524v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609343v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626950v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626953v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412948v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>