--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transport by helical edge states</w:t>
+                <w:t xml:space="preserve">Anderson Transition for Light in a Three-Dimensional Random Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
+                <w:t xml:space="preserve">Alexey Yamilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wulles</w:t>
+                <w:t xml:space="preserve">Hui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/c6g6-4sgm⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (4), pp.046302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.134.046302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396154v2</w:t>
+                <w:t xml:space="preserve">hal-05158444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Transition for Light in a Three-Dimensional Random Medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of transport by helical edge states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Cao</w:t>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (4), pp.046302. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.134.046302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/c6g6-4sgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158444v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of light by impurities in a solid transparent matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -431,51 +431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order localization landscape theory of Anderson localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (21), pp.214209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -509,64 +509,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological photonic band gaps in honeycomb atomic arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Phys.Core</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedar Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of electromagnetic waves in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Yamilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -877,51 +877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic topological Anderson insulator in a two-dimensional atomic lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (S3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,77 +955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of optically thin solid dielectrics from frequency correlations of randomly scattered light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Scheffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Modes in Diffusion and Localization of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.174204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Goïccoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.168565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.055208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,51 +1834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of light in a three-dimensional disordered crystal of atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (13), pp.134206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,51 +1925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of transport anisotropy at the Anderson localization transition in three-dimensional anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Goïcoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2150,51 +2150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-size scaling of the density of states inside band gaps of ideal and disordered photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (4), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (3), pp.EL234-EL239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity of waves inside a strongly disordered medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Anderson localization of light by cold atoms in a static electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of light through a dense ensemble of cold atoms in a static electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,226 +2625,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson transition for elastic waves in three dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Localization Transition for Light Scattering by Cold Atoms in an External Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Beltukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.064206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.093601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049850v1</w:t>
+                <w:t xml:space="preserve">hal-02049862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Transition for Light Scattering by Cold Atoms in an External Magnetic Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anderson transition for elastic waves in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (9), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.093601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.064206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049862v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent reflection at the localization transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritra Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioffe-Regel criterion for Anderson localization in the model of resonant point scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level spacing statistics for light in two-dimensional disordered photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Escalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3197,520 +3197,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time scaling at the Anderson transition for vibrations in solids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Maynard 1938–2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Akkermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Deutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Lagendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174209⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (7), pp.1349-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2017-70032-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049828v1</w:t>
+                <w:t xml:space="preserve">hal-02015697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Maynard 1938–2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ad Lagendijk</w:t>
+                <w:t xml:space="preserve">Second-Harmonic Scattering from Metallic Nanoparticles in a Random Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Djabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2017-70032-0⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.262-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015697v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Harmonic Scattering from Metallic Nanoparticles in a Random Medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal Optical Fields in Light Scattering from Dielectric Spheres and Anderson Localization of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Escalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (2), pp.262-267. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (8), pp.1700039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201700039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049809v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Optical Fields in Light Scattering from Dielectric Spheres and Anderson Localization of Light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Finite-time scaling at the Anderson transition for vibrations in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (8), pp.1700039. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201700039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049813v1</w:t>
+                <w:t xml:space="preserve">hal-02049828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position-dependent radiative transfer as a tool for studying Anderson localization: Delay time, time-reversal and coherent backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman shines back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.144-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of light trapping in a large atomic system by a static magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4067,360 +4067,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size scaling analysis of localization transition for scalar waves in a three-dimensional ensemble of resonant point scatterers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+                <w:t xml:space="preserve">Red light for Anderson localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064202⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.021001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/2/021001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358434v1</w:t>
+                <w:t xml:space="preserve">hal-01345446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red light for Anderson localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anderson Mobility Gap Probed by Dynamic Coherent Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura A. Cobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/2/021001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.193901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.193901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345446v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Mobility Gap Probed by Dynamic Coherent Backscattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-size scaling analysis of localization transition for scalar waves in a three-dimensional ensemble of resonant point scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116, pp.193901. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.064202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.193901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345455v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Field-Driven Localization of Light in a Cold-Atom Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4467,103 +4467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent scattering and memory effect at the Anderson localization transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura A. Cobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.043903. </w:t>
@@ -4865,51 +4865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Anderson localization of light in a random ensemble of point scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5207,51 +5207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum versus classical effects in two-photon speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manutea Candé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (1), pp.013846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5900,51 +5900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise in laser speckle correlation and imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Peuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,77 +6034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation forte d'Anderson des ondes classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de la physique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6259,64 +6259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization as position-dependent diffusion in disordered waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Yamilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (2), pp.024205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6344,222 +6344,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Scaling behavior of classical wave transport in mesoscopic media at the localization transition</w:t>
+                <w:t xml:space="preserve">Effect of interactions on the diffusive expansion of a Bose-Einstein condensate in a 3D random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (3), pp.037101. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.063604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.037101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372955v1</w:t>
+                <w:t xml:space="preserve">hal-00372946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interactions on the diffusive expansion of a Bose-Einstein condensate in a 3D random potential</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Scaling behavior of classical wave transport in mesoscopic media at the localization transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (6), pp.063604. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.037101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.037101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372946v1</w:t>
+                <w:t xml:space="preserve">hal-00372955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon noise in a random laser amplifier with fluctuating properties</w:t>
               </w:r>
@@ -7388,200 +7388,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Anderson localization in open 3D media</w:t>
+                <w:t xml:space="preserve">Weak localization of short pulses in disordered waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 109, pp.101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372959v1</w:t>
+                <w:t xml:space="preserve">hal-00372962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak localization of short pulses in disordered waveguides</w:t>
+                <w:t xml:space="preserve">Dynamics of Anderson localization in open 3D media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.043902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.043902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372962v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of local density of states and C0 speckle correlations are equal</w:t>
               </w:r>
@@ -7918,51 +7918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian R. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8120,196 +8120,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of speckle patterns in nonlinear random media</w:t>
+                <w:t xml:space="preserve">Dynamics of weakly localized waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.168-176. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.113901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.113901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118728v1</w:t>
+                <w:t xml:space="preserve">hal-00118730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of weakly localized waves</w:t>
+                <w:t xml:space="preserve">Dynamic instability of speckle patterns in nonlinear random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.113901. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.168-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.113901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118730v1</w:t>
+                <w:t xml:space="preserve">hal-00118728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced mesoscopic correlations in dynamic speckle patterns</w:t>
               </w:r>
@@ -8683,222 +8683,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusing-wave spectroscopy of nonergodic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal fluctuations of waves in weakly nonlinear disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Schurtenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63, pp.061404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.061404⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 63, pp.056614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.056614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373424v1</w:t>
+                <w:t xml:space="preserve">hal-00373425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal fluctuations of waves in weakly nonlinear disordered media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusing-wave spectroscopy of nonergodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scheffold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Romer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schurtenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63, pp.056614. </w:t>
+              <w:t xml:space="preserve">, 2001, 63, pp.061404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.056614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.061404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373425v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities of waves in nonlinear disordered media</w:t>
               </w:r>
@@ -9080,51 +9080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of Anderson localization of light in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Future of Nanophotonic Scattering 2025"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carsten Rockstuhl, Oct 2025, Bad Herrenalb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9149,103 +9149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fast does the edge spin current flow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Elastic, Electrical, Transport, and Optical Properties of Inhomogeneous Media (ETOPIM 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Alu; Emil Prodan; Diana Strickland, Jun 2025, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9270,51 +9270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Waves in complex media: Theoretical aspects, numerical methods, and applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laure Giovangigli; Artur L. Gower; Kevin Vynck, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9339,103 +9339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic quantum spin Hall effect for light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop "Biophotonics and Optical Angular Momentum" (BIOAM-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Novikova; Igor Meglinski, Sep 2025, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9460,64 +9460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of light in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Yamilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9585,64 +9585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological photonics in planar atomic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Disordered Systems - IWDS2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mario Amado; Enrique Diez; Manuel Pino; Alberto Rodríguez, Jun 2024, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9667,77 +9667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Anderson localization of light in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Yamilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Complexe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9762,64 +9762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological phenomena in light scattering by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoScaLi VIII: Workshop on collective scattering of light</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Bachelard; André Cidrim; Robin Kaiser, Aug 2024, Fernando de Noronha, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9838,398 +9838,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal waves prevent Anderson localization of light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dimensional crossover in localization of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 54th Winter Colloquium on the Physics of Quantum Electronics - PQE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olga Kocharovskaya; Reed Nessler; Barnabas Kim; Zhenhuan Yi; Anatoly Svidzinksy; James Scully; Marlan O. Scully, Jan 2024, Snowbird, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the GdR Complexe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777942v1</w:t>
+                <w:t xml:space="preserve">hal-05532414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional crossover in localization of light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Longitudinal waves prevent Anderson localization of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the GdR Complexe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The 54th Winter Colloquium on the Physics of Quantum Electronics - PQE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olga Kocharovskaya; Reed Nessler; Barnabas Kim; Zhenhuan Yi; Anatoly Svidzinksy; James Scully; Marlan O. Scully, Jan 2024, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532414v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Topological photonics in lattices of sub-wavelength resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John H. Page</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thematic School on "Waves in Complex Media. From Theory to Practice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Gigan; Nicolas Cherroret; Alexandre Aubry, Sep 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium - PIERS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Vrba; Weng Cho Chew; Sailing He, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777902v1</w:t>
+                <w:t xml:space="preserve">hal-04777924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological photonics in lattices of sub-wavelength resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anderson localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wulles</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium - PIERS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan Vrba; Weng Cho Chew; Sailing He, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Thematic School on "Waves in Complex Media. From Theory to Practice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Gigan; Nicolas Cherroret; Alexandre Aubry, Sep 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777924v1</w:t>
+                <w:t xml:space="preserve">hal-04777902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological photonics in disordered atomic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Elastic, Electrical, Transport, and Optical Properties of Inhomogeneous Media (ETOPIM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muamer Kadic; Vincent Laude, Jul 2022, Besancon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10263,64 +10263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breakdowns and topological photonics in disordered atomic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference "Localisation 2022"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Kettemann; Hideaki Obuse; Keith Slevin, Aug 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10345,64 +10345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of disorder and topology in resonant multiple scattering of light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR COMPLEXE Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Aubry; Nicolas Cherroret, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10427,64 +10427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder and topology in planar arrays of resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2021. Topical Meeting “Waves in Complex Photonic Media”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Sibilia; A. Belardini; G. Pauliat, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10509,51 +10509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder and topology in planar arrays of atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Collective Scattering of Light</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathilde Hugbart; Romain Bachelard; Robin Kaiser, Sep 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10578,51 +10578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of light by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School on “Anderson Localization: Landscape Theory, Experiments with Ultracold Atoms”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Bourdel; Pierre Pelletier, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in the regime of Anderson localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on “Complex Materials for Nonlinear Optics” - CMNO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romolo Savo; Rachel Grange, Jan 2020, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10716,51 +10716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of light in 3D by point scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Kettemann; Tomi Ohtsuki; Keith Slevin, Aug 2020, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10785,51 +10785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of light or how much is light different from sound?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Soft Matter, Bioinspiration and Photonics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chi Zhang; Luis S. Froufe; Geoffroy Aubry; Frank Scheffold, May 2019, Messkirch, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10854,51 +10854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School and Conference on Disorder in Materials Science - DisoMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cordt Zollfrank, Sep 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10917,260 +10917,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity of waves inside a strongly disordered medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Atoms and Photons Nice 2019”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robin Kaiser, Nov 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Conference “Waves Côte d’Azur”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Barland; Thierry Passot; Fabrice Planchon, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777475v1</w:t>
+                <w:t xml:space="preserve">hal-04777450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intensity of waves inside a strongly disordered medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Waves Côte d’Azur”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Barland; Thierry Passot; Fabrice Planchon, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop “Atoms and Photons Nice 2019”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robin Kaiser, Nov 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777450v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation from Metallic Nanoparticles in a Random Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Khebacche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maurice</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Conference On Lasers and Electro-optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -11240,51 +11240,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Spectral Properties of Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11380,51 +11380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Sibilia and D.S. Wiersma. AIP, pp.23, 2007, AIP Conference Proceedings 959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11810,51 +11810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des figures de tavelures en milieux désordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université Joseph-Fourier - Grenoble I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12041,51 +12041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396154v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Razo L&#243;pez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wulles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c6g6-4sgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Yamilov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.046302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Sokolov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5nj-fz3p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mondal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Khare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mujumdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L180201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momchil Minkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02091-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wulles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.043514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Peuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cardinaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Zakharov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110824" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;ccoechea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2021.168565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Page" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-100473-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Sokolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.233903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltukov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064206" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.093601" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildebrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Escalante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29996-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049828v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akkermans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deutscher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Lagendijk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2017-70032-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201700039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60255-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2017.18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riboli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uccheddu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intonti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.043902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Sokolov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Havey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064202" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/2/021001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Cobus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.193901" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.053902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.043903" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Lapointe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zakharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enderli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Skipetrov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Hildebrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strybulevych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Page" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.073902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023905" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/54004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutea Cand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/34005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616390v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orszag" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.023816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/6/065102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011150" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391176v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercadier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brivio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/2/024002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.056603" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Peuser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014519" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Birowosuto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Vos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Mosk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.013904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Payne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.037101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372946v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063604" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063822" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chabanov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.190406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shapiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372959v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.043902" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.045601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balog" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheffold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.103901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R. Ong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.057007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118728v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.000168" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.113901" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118811v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.233901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.036621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Makeev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01756-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.016601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schurtenberger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.061404" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.056614" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maynard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777902v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777845v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52843/cassyni.bl7c7c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777716v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sokolov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777450v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kawka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118815v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Yamilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.046302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Razo L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wulles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c6g6-4sgm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Sokolov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5nj-fz3p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mondal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Khare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mujumdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L180201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momchil Minkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02091-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wulles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.043514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Peuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cardinaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Zakharov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110824" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;ccoechea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2021.168565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Page" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-100473-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Sokolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.233903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.093601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltukov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildebrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Escalante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29996-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akkermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deutscher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Lagendijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2017-70032-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201700039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60255-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2017.18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riboli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uccheddu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intonti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.043902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Sokolov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Havey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/2/021001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Cobus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.193901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064202" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.053902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.043903" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Lapointe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zakharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enderli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Skipetrov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Hildebrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strybulevych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Page" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.073902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023905" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/54004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutea Cand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/34005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616390v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orszag" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.023816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/6/065102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011150" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391176v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercadier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brivio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/2/024002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.056603" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Peuser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014519" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Birowosuto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Vos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Mosk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.013904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Payne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063604" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.037101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063822" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chabanov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.190406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shapiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.043902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.045601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balog" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheffold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.103901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R. Ong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.057007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.113901" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.000168" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118811v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.233901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.036621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Makeev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01756-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.016601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.056614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schurtenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.061404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maynard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777942v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777902v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777845v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52843/cassyni.bl7c7c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777716v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sokolov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kawka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118815v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>