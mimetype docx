--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,521 +100,521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Transition for Light in a Three-Dimensional Random Medium</w:t>
+                <w:t xml:space="preserve">Anderson localization of light by impurities in a solid transparent matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Igor M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.134.046302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.064206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/t5nj-fz3p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158444v1</w:t>
+                <w:t xml:space="preserve">hal-05223669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transport by helical edge states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson Transition for Light in a Three-Dimensional Random Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+                <w:t xml:space="preserve">Hui Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/c6g6-4sgm⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (4), pp.046302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.134.046302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396154v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of light by impurities in a solid transparent matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Dynamics of transport by helical edge states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor M. Sokolov</w:t>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (6), pp.064206. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (5), pp.L051502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/t5nj-fz3p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/c6g6-4sgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223669v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order localization landscape theory of Anderson localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Topological photonic band gaps in honeycomb atomic arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (21), pp.214209. </w:t>
+              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.3.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889499v1</w:t>
+                <w:t xml:space="preserve">hal-04199343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological photonic band gaps in honeycomb atomic arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+                <w:t xml:space="preserve">Higher-order localization landscape theory of Anderson localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Phys.Core</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.051. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (21), pp.214209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.3.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.214209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199343v1</w:t>
+                <w:t xml:space="preserve">hal-04889499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal complexity as a metric for Anderson localization</w:t>
               </w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedar Khare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of electromagnetic waves in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Yamilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -877,51 +877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic topological Anderson insulator in a two-dimensional atomic lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (S3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,77 +955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of optically thin solid dielectrics from frequency correlations of randomly scattered light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Scheffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Modes in Diffusion and Localization of Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.174204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Goïccoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.168565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1698,339 +1698,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic wave physics in fish shoals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Localization of light in a three-dimensional disordered crystal of atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.055208. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (13), pp.134206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0005145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.134206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592077v1</w:t>
+                <w:t xml:space="preserve">hal-02975316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of light in a three-dimensional disordered crystal of atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Suppression of transport anisotropy at the Anderson localization transition in three-dimensional anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Goïcoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (13), pp.134206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.134206⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (22), pp.220201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975316v1</w:t>
+                <w:t xml:space="preserve">hal-03102297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of transport anisotropy at the Anderson localization transition in three-dimensional anisotropic media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic wave physics in fish shoals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (22), pp.220201. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.055208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.220201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0005145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102297v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized modes on a metasurface through multi-wave interactions</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-size scaling of the density of states inside band gaps of ideal and disordered photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93 (4), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (3), pp.EL234-EL239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2358,51 +2358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity of waves inside a strongly disordered medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Anderson localization of light by cold atoms in a static electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of light through a dense ensemble of cold atoms in a static electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,378 +2625,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Transition for Light Scattering by Cold Atoms in an External Magnetic Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Time-dependent reflection at the localization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritra Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.093601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.104202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049862v1</w:t>
+                <w:t xml:space="preserve">hal-02049832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson transition for elastic waves in three dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ioffe-Regel criterion for Anderson localization in the model of resonant point scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Beltukov</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.064206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.064207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049850v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent reflection at the localization transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Localization Transition for Light Scattering by Cold Atoms in an External Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritra Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.104202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.093601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049832v1</w:t>
+                <w:t xml:space="preserve">hal-02049862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioffe-Regel criterion for Anderson localization in the model of resonant point scatterers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anderson transition for elastic waves in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sokolov</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.064207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.064206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049859v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse confinement of ultrasound through the Anderson transition in three-dimensional mesoglasses</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level spacing statistics for light in two-dimensional disordered photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Escalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3465,252 +3465,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Optical Fields in Light Scattering from Dielectric Spheres and Anderson Localization of Light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Finite-time scaling at the Anderson transition for vibrations in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (8), pp.1700039. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201700039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049813v1</w:t>
+                <w:t xml:space="preserve">hal-02049828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time scaling at the Anderson transition for vibrations in solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Optical Fields in Light Scattering from Dielectric Spheres and Anderson Localization of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Escalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (17), </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (8), pp.1700039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201700039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049828v1</w:t>
+                <w:t xml:space="preserve">hal-02049813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position-dependent radiative transfer as a tool for studying Anderson localization: Delay time, time-reversal and coherent backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3757,51 +3757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman shines back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.144-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of light trapping in a large atomic system by a static magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4073,51 +4073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red light for Anderson localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4177,51 +4177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Mobility Gap Probed by Dynamic Coherent Backscattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura A. Cobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-size scaling analysis of localization transition for scalar waves in a three-dimensional ensemble of resonant point scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.064202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4376,51 +4376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Field-Driven Localization of Light in a Cold-Atom Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4461,295 +4461,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent scattering and memory effect at the Anderson localization transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Derode</w:t>
+                <w:t xml:space="preserve">Numerical study of Anderson localization of terahertz waves in disordered waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.043903⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (3), pp.34002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/34002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071241v1</w:t>
+                <w:t xml:space="preserve">hal-00949965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of Anderson localization of terahertz waves in disordered waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Recurrent scattering and memory effect at the Anderson localization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura A. Cobus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (3), pp.34002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.043903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/34002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.043903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949965v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of infinite-range intensity correlations above, at and below the 3D Anderson localization transition</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. K. Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Strybulevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,64 +4865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Anderson localization of light in a random ensemble of point scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor M. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (2), pp.023905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4982,51 +4982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Candé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goetschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.54004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5207,51 +5207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum versus classical effects in two-photon speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manutea Candé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (1), pp.013846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5279,356 +5279,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean matrix theory of random lasing in a cloud of cold atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Quantum theory of a two-mode open-cavity laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eremeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orszag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/34005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.023816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.023816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616623v1</w:t>
+                <w:t xml:space="preserve">hal-00616390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum theory of a two-mode open-cavity laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Eigenvalue distributions of large Euclidean random matrices for waves in random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Orszag</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goetschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (2), pp.023816. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.065102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.023816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/6/065102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616390v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue distributions of large Euclidean random matrices for waves in random media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Euclidean matrix theory of random lasing in a cloud of cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goetschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Goetschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (6), pp.065102. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.34005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/6/065102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/34005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510509v1</w:t>
+                <w:t xml:space="preserve">hal-00616623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Hermitian Euclidean random matrix theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goetschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (1), pp.011150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5656,537 +5656,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a random laser with cold atoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La localisation forte d'Anderson des ondes classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Page</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images de la physique 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391176v3</w:t>
+                <w:t xml:space="preserve">hal-00491887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse confinement of waves in 3D random media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a random laser with cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Brivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis S. Froufe-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.056603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.024002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/2/024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372949v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise in laser speckle correlation and imaging techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transverse confinement of waves in 3D random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.014519⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (5), pp.056603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.056603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495388v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La localisation forte d'Anderson des ondes classiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Noise in laser speckle correlation and imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Peuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de la physique 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (14), pp.14519-14534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.014519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491887v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Spatial Fluctuations of the Local Density of States in Random Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Birowosuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. L. Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6259,64 +6259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization as position-dependent diffusion in disordered waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (2), pp.024205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,64 +6350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interactions on the diffusive expansion of a Bose-Einstein condensate in a 3D random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (6), pp.063604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6441,64 +6441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Scaling behavior of classical wave transport in mesoscopic media at the localization transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6558,51 +6558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon noise in a random laser amplifier with fluctuating properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (6), pp.063822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6636,90 +6636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniversal dynamic conductance fluctuations in disordered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Chabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (4), pp.045118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Strybulevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6883,64 +6883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range correlations of density in a Bose-Einstein condensate expanding in a random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (19), pp.190406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6974,51 +6974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of a Bose-Einstein condensate in a 3D random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,64 +7091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic derivation of self-consistent equations of Anderson localization in a disordered medium of finite size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.046608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7176,269 +7176,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine frequency shift of sigle vortex entrance and exit in superconducting loops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum theory of dynamic multiple light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2007.05.050⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.053808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.053808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167711v1</w:t>
+                <w:t xml:space="preserve">hal-00372956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum theory of dynamic multiple light scattering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine frequency shift of sigle vortex entrance and exit in superconducting loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.053808. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 466 (1-2), pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.053808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2007.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372956v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localization of short pulses in disordered waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7476,51 +7476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Anderson localization in open 3D media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7580,51 +7580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of local density of states and C0 speckle correlations are equal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.045601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7658,51 +7658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific heat measurements of mesoscopic loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7788,77 +7788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocount statistics in mesoscopic optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scheffold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.103901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7905,77 +7905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal signatures of Little-Parks effect in the heat capacity of mesoscopic superconducting rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian R. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chaussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.140503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8009,64 +8009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attojoule calorimetry of mesoscopic superconducting loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,226 +8120,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of weakly localized waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Dynamic instability of speckle patterns in nonlinear random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.113901. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.168-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.113901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118730v1</w:t>
+                <w:t xml:space="preserve">hal-00118728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of speckle patterns in nonlinear random media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Dynamics of weakly localized waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.168-176. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.113901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.113901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118728v1</w:t>
+                <w:t xml:space="preserve">hal-00118730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced mesoscopic correlations in dynamic speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.223901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8373,51 +8373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of speckle patterns in random media with noninstantaneous Kerr nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28, pp.646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8442,51 +8442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information transfer through disordered media by diffuse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.036621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8533,51 +8533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in suspensions of spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Makeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 224, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8611,51 +8611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langevin description of speckle dynamics in nonlinear disordered media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.016601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8689,51 +8689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal fluctuations of waves in weakly nonlinear disordered media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63, pp.056614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8780,51 +8780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusing-wave spectroscopy of nonergodic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Scheffold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8878,191 +8878,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities of waves in nonlinear disordered media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Nonuniversal correlations in multiple scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.736</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.886-891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118711v1</w:t>
+                <w:t xml:space="preserve">hal-00118709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonuniversal correlations in multiple scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Instabilities of waves in nonlinear disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.886-891</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118709v1</w:t>
+                <w:t xml:space="preserve">hal-00118711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9074,368 +9074,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies of Anderson localization of light in three dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How fast does the edge spin current flow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Future of Nanophotonic Scattering 2025"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carsten Rockstuhl, Oct 2025, Bad Herrenalb, Germany</w:t>
+              <w:t xml:space="preserve">13th International Conference on Elastic, Electrical, Transport, and Optical Properties of Inhomogeneous Media (ETOPIM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Alu; Emil Prodan; Diana Strickland, Jun 2025, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353355v1</w:t>
+                <w:t xml:space="preserve">hal-05158512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast does the edge spin current flow?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Elastic, Electrical, Transport, and Optical Properties of Inhomogeneous Media (ETOPIM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Alu; Emil Prodan; Diana Strickland, Jun 2025, New York, United States</w:t>
+              <w:t xml:space="preserve">Workshop “Waves in complex media: Theoretical aspects, numerical methods, and applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Giovangigli; Artur L. Gower; Kevin Vynck, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158512v1</w:t>
+                <w:t xml:space="preserve">hal-05158467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical studies of Anderson localization of light in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Waves in complex media: Theoretical aspects, numerical methods, and applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure Giovangigli; Artur L. Gower; Kevin Vynck, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Future of Nanophotonic Scattering 2025"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carsten Rockstuhl, Oct 2025, Bad Herrenalb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158467v1</w:t>
+                <w:t xml:space="preserve">hal-05353355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic quantum spin Hall effect for light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alberto Razo López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop "Biophotonics and Optical Angular Momentum" (BIOAM-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tatiana Novikova; Igor Meglinski, Sep 2025, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9454,372 +9454,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of light in three dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Anderson localization of light in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Yamilov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop "Localization: Emergent Platforms and Novel Trends"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ferdinand Evers; Ilya A. Gruzberg; Alexander Mirlin, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">GDR Complexe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778044v1</w:t>
+                <w:t xml:space="preserve">hal-04843714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological photonics in planar atomic lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of light in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momchil Minkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongfu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Disordered Systems - IWDS2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mario Amado; Enrique Diez; Manuel Pino; Alberto Rodríguez, Jun 2024, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">International workshop "Localization: Emergent Platforms and Novel Trends"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferdinand Evers; Ilya A. Gruzberg; Alexander Mirlin, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777994v1</w:t>
+                <w:t xml:space="preserve">hal-04778044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Anderson localization of light in three dimensions</w:t>
+                <w:t xml:space="preserve">Topological photonics in planar atomic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Yamilov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Complexe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Disordered Systems - IWDS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mario Amado; Enrique Diez; Manuel Pino; Alberto Rodríguez, Jun 2024, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843714v1</w:t>
+                <w:t xml:space="preserve">hal-04777994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological phenomena in light scattering by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoScaLi VIII: Workshop on collective scattering of light</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Bachelard; André Cidrim; Robin Kaiser, Aug 2024, Fernando de Noronha, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9838,398 +9838,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional crossover in localization of light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Longitudinal waves prevent Anderson localization of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the GdR Complexe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The 54th Winter Colloquium on the Physics of Quantum Electronics - PQE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olga Kocharovskaya; Reed Nessler; Barnabas Kim; Zhenhuan Yi; Anatoly Svidzinksy; James Scully; Marlan O. Scully, Jan 2024, Snowbird, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532414v1</w:t>
+                <w:t xml:space="preserve">hal-04777942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal waves prevent Anderson localization of light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dimensional crossover in localization of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 54th Winter Colloquium on the Physics of Quantum Electronics - PQE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olga Kocharovskaya; Reed Nessler; Barnabas Kim; Zhenhuan Yi; Anatoly Svidzinksy; James Scully; Marlan O. Scully, Jan 2024, Snowbird, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the GdR Complexe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Cherroret; Alexandre Aubry, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777942v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological photonics in lattices of sub-wavelength resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wulles</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium - PIERS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan Vrba; Weng Cho Chew; Sailing He, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Thematic School on "Waves in Complex Media. From Theory to Practice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Gigan; Nicolas Cherroret; Alexandre Aubry, Sep 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777924v1</w:t>
+                <w:t xml:space="preserve">hal-04777902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological photonics in lattices of sub-wavelength resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John H. Page</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thematic School on "Waves in Complex Media. From Theory to Practice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Gigan; Nicolas Cherroret; Alexandre Aubry, Sep 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium - PIERS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Vrba; Weng Cho Chew; Sailing He, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777902v1</w:t>
+                <w:t xml:space="preserve">hal-04777924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological photonics in disordered atomic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Elastic, Electrical, Transport, and Optical Properties of Inhomogeneous Media (ETOPIM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muamer Kadic; Vincent Laude, Jul 2022, Besancon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10263,64 +10263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breakdowns and topological photonics in disordered atomic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference "Localisation 2022"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Kettemann; Hideaki Obuse; Keith Slevin, Aug 2022, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10339,152 +10339,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of disorder and topology in resonant multiple scattering of light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Disorder and topology in planar arrays of atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR COMPLEXE Annual Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Aubry; Nicolas Cherroret, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Collective Scattering of Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Hugbart; Romain Bachelard; Robin Kaiser, Sep 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777806v1</w:t>
+                <w:t xml:space="preserve">hal-04777781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder and topology in planar arrays of resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2021. Topical Meeting “Waves in Complex Photonic Media”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Sibilia; A. Belardini; G. Pauliat, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10503,126 +10490,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder and topology in planar arrays of atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interplay of disorder and topology in resonant multiple scattering of light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Collective Scattering of Light</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Hugbart; Romain Bachelard; Robin Kaiser, Sep 2021, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">GDR COMPLEXE Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Aubry; Nicolas Cherroret, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777781v1</w:t>
+                <w:t xml:space="preserve">hal-04777806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of light by cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School on “Anderson Localization: Landscape Theory, Experiments with Ultracold Atoms”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Bourdel; Pierre Pelletier, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in the regime of Anderson localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on “Complex Materials for Nonlinear Optics” - CMNO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romolo Savo; Rachel Grange, Jan 2020, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10716,51 +10716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of light in 3D by point scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Kettemann; Tomi Ohtsuki; Keith Slevin, Aug 2020, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10779,195 +10779,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of light or how much is light different from sound?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Soft Matter, Bioinspiration and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chi Zhang; Luis S. Froufe; Geoffroy Aubry; Frank Scheffold, May 2019, Messkirch, Germany</w:t>
+              <w:t xml:space="preserve">International School and Conference on Disorder in Materials Science - DisoMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cordt Zollfrank, Sep 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777425v1</w:t>
+                <w:t xml:space="preserve">hal-04777462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anderson localization of light or how much is light different from sound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School and Conference on Disorder in Materials Science - DisoMAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cordt Zollfrank, Sep 2019, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Symposium "Soft Matter, Bioinspiration and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chi Zhang; Luis S. Froufe; Geoffroy Aubry; Frank Scheffold, May 2019, Messkirch, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777462v1</w:t>
+                <w:t xml:space="preserve">hal-04777425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Waves Côte d’Azur”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Barland; Thierry Passot; Fabrice Planchon, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10992,51 +10992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity of waves inside a strongly disordered medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11126,51 +11126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Conference On Lasers and Electro-optics Europe &amp; European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -11240,51 +11240,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson localization of vector waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Spectral Properties of Disordered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11380,51 +11380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kawka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Sibilia and D.S. Wiersma. AIP, pp.23, 2007, AIP Conference Proceedings 959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,51 +11474,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal speckle correlations for imaging in turbid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Sebbah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves and Imaging Through Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, pp.435-443, 2001</w:t>
@@ -11539,254 +11539,342 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse waves in nonlinear disordered media</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+                <w:t xml:space="preserve">Delocalization transition for light in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118725v1</w:t>
+                <w:t xml:space="preserve">hal-05604536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langevin description of speckle dynamics in nonlinear disordered media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Diffuse waves in nonlinear disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118720v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langevin description of speckle dynamics in nonlinear disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wireless communications with diffuse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11796,105 +11884,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des figures de tavelures en milieux désordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique mathématique [math-ph]. Université Joseph-Fourier - Grenoble I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00294090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12041,51 +12129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Yamilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.046302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396154v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Razo L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wulles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c6g6-4sgm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Sokolov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5nj-fz3p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mondal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Khare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mujumdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L180201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momchil Minkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02091-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wulles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.043514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Peuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cardinaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Zakharov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110824" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;ccoechea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2021.168565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134206" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Page" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-100473-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Sokolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.233903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.093601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltukov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064207" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildebrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Escalante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29996-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akkermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deutscher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Lagendijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2017-70032-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201700039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60255-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2017.18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riboli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uccheddu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intonti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.043902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Sokolov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Havey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/2/021001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Cobus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.193901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064202" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.053902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071241v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.043903" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Lapointe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zakharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enderli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Skipetrov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Hildebrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strybulevych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Page" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.073902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023905" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/54004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutea Cand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/34005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616390v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orszag" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.023816" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/6/065102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011150" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391176v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercadier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brivio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/2/024002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.056603" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495388v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Peuser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014519" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Birowosuto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Vos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Mosk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.013904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Payne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063604" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.037101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063822" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chabanov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.190406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shapiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053808" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.043902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.045601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balog" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheffold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.103901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R. Ong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.057007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.113901" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.000168" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118811v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.233901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.036621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Makeev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01756-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.016601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.056614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schurtenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.061404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maynard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843714v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777942v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777902v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777845v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52843/cassyni.bl7c7c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777716v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777781v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777425v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sokolov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kawka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118725v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118815v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294090v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Sokolov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5nj-fz3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Yamilov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.046302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396154v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Razo L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wulles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c6g6-4sgm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mondal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Khare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mujumdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L180201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momchil Minkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02091-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wulles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.043514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Peuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cardinaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Zakharov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110824" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;ccoechea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2021.168565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-100473-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Sokolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.233903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.093601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltukov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildebrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Escalante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29996-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akkermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deutscher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Lagendijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2017-70032-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174209" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201700039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60255-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2017.18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riboli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uccheddu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intonti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.043902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Sokolov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Havey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/2/021001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Cobus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.193901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064202" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.053902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Lapointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enderli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Skipetrov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.043903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Hildebrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strybulevych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Page" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.073902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023905" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/54004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutea Cand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orszag" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.023816" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/6/065102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/34005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011150" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391176v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercadier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brivio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/2/024002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.056603" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Peuser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014519" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Birowosuto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Vos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Mosk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.013904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Payne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063604" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.037101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063822" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chabanov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.190406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shapiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053808" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.043902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.045601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balog" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheffold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.103901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R. Ong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.057007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118728v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.000168" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.113901" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118811v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.233901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.036621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Makeev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01756-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.016601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.056614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schurtenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.061404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maynard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118711v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158467v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353355v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843714v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778044v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777902v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777845v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52843/cassyni.bl7c7c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777716v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777462v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sokolov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kawka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lucas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118725v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118815v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294090v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>