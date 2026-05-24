--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3197,477 +3197,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Maynard 1938–2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal Optical Fields in Light Scattering from Dielectric Spheres and Anderson Localization of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Escalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2017-70032-0⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (8), pp.1700039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201700039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015697v1</w:t>
+                <w:t xml:space="preserve">hal-02049813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Harmonic Scattering from Metallic Nanoparticles in a Random Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Djabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.262-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time scaling at the Anderson transition for vibrations in solids</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Maynard 1938–2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Akkermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Deutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Lagendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (17), </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (7), pp.1349-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2017-70032-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049828v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Optical Fields in Light Scattering from Dielectric Spheres and Anderson Localization of Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Escalante</w:t>
+                <w:t xml:space="preserve">Finite-time scaling at the Anderson transition for vibrations in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beltukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (8), pp.1700039. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201700039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049813v1</w:t>
+                <w:t xml:space="preserve">hal-02049828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position-dependent radiative transfer as a tool for studying Anderson localization: Delay time, time-reversal and coherent backscattering</w:t>
               </w:r>
@@ -5751,399 +5751,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a random laser with cold atoms</w:t>
+                <w:t xml:space="preserve">Transverse confinement of waves in 3D random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Guerin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Cherroret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/2/024002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (5), pp.056603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.056603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391176v3</w:t>
+                <w:t xml:space="preserve">hal-00372949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse confinement of waves in 3D random media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noise in laser speckle correlation and imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Peuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.056603⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (14), pp.14519-14534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.014519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372949v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise in laser speckle correlation and imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+                <w:t xml:space="preserve">Towards a random laser with cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joern Peuser</w:t>
+                <w:t xml:space="preserve">Franck Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Cerbino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Zakharov</w:t>
+                <w:t xml:space="preserve">Davide Brivio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Weber</w:t>
+                <w:t xml:space="preserve">Luis S. Froufe-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (14), pp.14519-14534. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.024002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.014519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/2/024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495388v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Spatial Fluctuations of the Local Density of States in Random Media</w:t>
               </w:r>
@@ -6344,343 +6344,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interactions on the diffusive expansion of a Bose-Einstein condensate in a 3D random potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Cherroret</w:t>
+                <w:t xml:space="preserve">Photon noise in a random laser amplifier with fluctuating properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yu. Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (6), pp.063604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063604⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.063822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372946v1</w:t>
+                <w:t xml:space="preserve">hal-00378469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Scaling behavior of classical wave transport in mesoscopic media at the localization transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Effect of interactions on the diffusive expansion of a Bose-Einstein condensate in a 3D random potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.063604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.037101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00372955v1</w:t>
+                <w:t xml:space="preserve">hal-00372946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon noise in a random laser amplifier with fluctuating properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Yu. Fedorov</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Scaling behavior of classical wave transport in mesoscopic media at the localization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (6), pp.063822. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.037101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.79.063822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.037101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378469v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniversal dynamic conductance fluctuations in disordered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,51 +6883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range correlations of density in a Bose-Einstein condensate expanding in a random potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7091,51 +7091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic derivation of self-consistent equations of Anderson localization in a disordered medium of finite size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cherroret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8120,196 +8120,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of speckle patterns in nonlinear random media</w:t>
+                <w:t xml:space="preserve">Dynamics of weakly localized waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.168-176. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.113901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.113901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118728v1</w:t>
+                <w:t xml:space="preserve">hal-00118730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of weakly localized waves</w:t>
+                <w:t xml:space="preserve">Dynamic instability of speckle patterns in nonlinear random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.113901. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.168-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.113901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.21.000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118730v1</w:t>
+                <w:t xml:space="preserve">hal-00118728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced mesoscopic correlations in dynamic speckle patterns</w:t>
               </w:r>
@@ -9549,234 +9549,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization of light in three dimensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological photonics in planar atomic lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop "Localization: Emergent Platforms and Novel Trends"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ferdinand Evers; Ilya A. Gruzberg; Alexander Mirlin, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Disordered Systems - IWDS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mario Amado; Enrique Diez; Manuel Pino; Alberto Rodríguez, Jun 2024, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778044v1</w:t>
+                <w:t xml:space="preserve">hal-04777994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological photonics in planar atomic lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anderson localization of light in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Yamilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momchil Minkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongfu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Disordered Systems - IWDS2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mario Amado; Enrique Diez; Manuel Pino; Alberto Rodríguez, Jun 2024, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">International workshop "Localization: Emergent Platforms and Novel Trends"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferdinand Evers; Ilya A. Gruzberg; Alexander Mirlin, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777994v1</w:t>
+                <w:t xml:space="preserve">hal-04778044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological phenomena in light scattering by cold atoms</w:t>
               </w:r>
@@ -10002,191 +10002,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson localization</w:t>
+                <w:t xml:space="preserve">Topological photonics in lattices of sub-wavelength resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John H. Page</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thematic School on "Waves in Complex Media. From Theory to Practice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Gigan; Nicolas Cherroret; Alexandre Aubry, Sep 2023, Les Houches, France</w:t>
+              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium - PIERS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Vrba; Weng Cho Chew; Sailing He, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777902v1</w:t>
+                <w:t xml:space="preserve">hal-04777924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological photonics in lattices of sub-wavelength resonators</w:t>
+                <w:t xml:space="preserve">Anderson localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wulles</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium - PIERS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan Vrba; Weng Cho Chew; Sailing He, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Thematic School on "Waves in Complex Media. From Theory to Practice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Gigan; Nicolas Cherroret; Alexandre Aubry, Sep 2023, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777924v1</w:t>
+                <w:t xml:space="preserve">hal-04777902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological photonics in disordered atomic lattices</w:t>
               </w:r>
@@ -10339,178 +10339,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder and topology in planar arrays of atoms</w:t>
+                <w:t xml:space="preserve">Disorder and topology in planar arrays of resonant scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Collective Scattering of Light</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Hugbart; Romain Bachelard; Robin Kaiser, Sep 2021, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2021. Topical Meeting “Waves in Complex Photonic Media”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Sibilia; A. Belardini; G. Pauliat, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777781v1</w:t>
+                <w:t xml:space="preserve">hal-04777716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder and topology in planar arrays of resonant scatterers</w:t>
+                <w:t xml:space="preserve">Disorder and topology in planar arrays of atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2021. Topical Meeting “Waves in Complex Photonic Media”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Sibilia; A. Belardini; G. Pauliat, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Collective Scattering of Light</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Hugbart; Romain Bachelard; Robin Kaiser, Sep 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777716v1</w:t>
+                <w:t xml:space="preserve">hal-04777781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of disorder and topology in resonant multiple scattering of light</w:t>
               </w:r>
@@ -11074,90 +11074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation from Metallic Nanoparticles in a Random Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Khebacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Russier-Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey E. Skipetrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12129,51 +12129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Sokolov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5nj-fz3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Yamilov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.046302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396154v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Razo L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wulles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c6g6-4sgm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mondal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Khare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mujumdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L180201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momchil Minkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02091-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wulles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.043514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Peuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cardinaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Zakharov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110824" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;ccoechea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2021.168565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-100473-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Sokolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.233903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.093601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltukov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildebrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Escalante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29996-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akkermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deutscher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Lagendijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2017-70032-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174209" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201700039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60255-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2017.18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riboli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uccheddu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intonti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.043902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Sokolov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Havey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/2/021001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Cobus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.193901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064202" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.053902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Lapointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enderli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Skipetrov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.043903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Hildebrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strybulevych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Page" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.073902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023905" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/54004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutea Cand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orszag" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.023816" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/6/065102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/34005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011150" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391176v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercadier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brivio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/2/024002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.056603" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Peuser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014519" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Birowosuto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Vos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Mosk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.013904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Payne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063604" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372955v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.037101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063822" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chabanov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.190406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shapiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053808" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.043902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.045601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balog" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheffold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.103901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R. Ong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.057007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118728v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.000168" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.113901" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118811v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.233901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.036621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Makeev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01756-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.016601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.056614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schurtenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.061404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maynard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118711v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158467v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353355v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843714v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778044v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777994v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777902v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777924v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777845v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52843/cassyni.bl7c7c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777781v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777716v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777462v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sokolov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kawka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lucas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118725v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118815v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294090v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E. Skipetrov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M. Sokolov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/t5nj-fz3p" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Yamilov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.046302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396154v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Razo L&#243;pez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wulles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey E Skipetrov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/c6g6-4sgm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.214209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mondal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Khare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushil Mujumdar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L180201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skipetrov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momchil Minkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02091-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fuchs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449084" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Skipetrov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wulles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.043514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Peuser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cardinaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Zakharov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.459708" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110824" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.174204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;ccoechea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2021.168565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97062-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Go&#239;coechea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Page" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.220201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pelat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.065203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2020-100473-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Sokolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.233903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.134201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311158v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.013821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Sinha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104202" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.093601" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beltukov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.064206" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cobus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildebrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Escalante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29996-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201700039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khebbache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maurice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Djabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00520" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akkermans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deutscher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Lagendijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2017-70032-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60255-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2017.18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riboli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uccheddu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caselli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Intonti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.043902" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Sokolov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Havey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/2/021001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Cobus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.193901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064202" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.053902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Lapointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zakharov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enderli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feurer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Skipetrov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/34002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.043903" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Hildebrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strybulevych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Page" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.073902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.023905" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cand&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetschy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/54004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777815v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Souche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huillery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pothier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manutea Cand&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orszag" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.023816" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510509v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/6/065102" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/34005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.011150" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherroret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.056603" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Peuser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cerbino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Weber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014519" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391176v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercadier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Brivio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/2/024002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Birowosuto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Vos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Mosk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.013904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Payne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.024205" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Fedorov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063822" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372946v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063604" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.037101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pena" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Chabanov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1101" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.190406" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shapiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.165301" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372954v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.046608" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.053808" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chaussy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.05.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372959v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.043902" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.045601" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chaussy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354916" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balog" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheffold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.103901" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097232v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R. Ong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.140503" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.057007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118730v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.113901" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.21.000168" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118811v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.233901" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118722v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372966v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.036621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372964v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Makeev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01756-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373419v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.016601" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373425v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.056614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373424v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schurtenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.061404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maynard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118711v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158512v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158467v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353355v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245073v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843714v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778044v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532414v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lucas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777902v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777845v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52843/cassyni.bl7c7c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777871v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777781v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777501v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777528v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777462v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sokolov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02316436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Khebacche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087665" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777490v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375862v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherroret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kawka" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373422v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lucas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118725v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118815v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294090v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>