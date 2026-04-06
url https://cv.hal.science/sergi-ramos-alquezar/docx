--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -147,612 +147,681 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espai rural a la literatura i el cinema català i francòfon actuals. Introducció</w:t>
+                <w:t xml:space="preserve">L’Exposition internationale de Barcelone de 1929 dans les cinémas de non-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalonia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119e année vol.IV Complément numérique (415), pp.19-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433230v1</w:t>
+                <w:t xml:space="preserve">hal-05571211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El niño, el bandido y el corregidor. Personajes e invención figural en Zama, de Lucrecia Martel</w:t>
+                <w:t xml:space="preserve">L’espai rural a la literatura i el cinema català i francòfon actuals. Introducció</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12paa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252894v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantasmas, justicia y reparación en Guatemala: La Llorona de Jayro Bustamante. Introducción</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">El niño, el bandido y el corregidor. Personajes e invención figural en Zama, de Lucrecia Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16, pp.7-12</w:t>
+              <w:t xml:space="preserve">, 2022, Deconstruir la historia : Zama de Lucrecia Martel (17), pp.147-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995665v1</w:t>
+                <w:t xml:space="preserve">hal-04252894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justicia espectral: violencia política y género fantástico en el cine latinoamericano actual</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fantasmas, justicia y reparación en Guatemala: La Llorona de Jayro Bustamante. Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 16, pp.89-107</w:t>
+              <w:t xml:space="preserve">, 2021, 16, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983953v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La càmera és un ull que mira. » Josep Palau i Fabre et le cinéma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Justicia espectral: violencia política y género fantástico en el cine latinoamericano actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Josep Palau i Fabre, confuences poétiques et artistiques, 25, pp.107-147</w:t>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508796v1</w:t>
+                <w:t xml:space="preserve">hal-03983953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piratage comme nouvelle cinéphilie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« La càmera és un ull que mira. » Josep Palau i Fabre et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les publics cinématographiques dans les aires ibériques et latino-américaines, 7, pp.56-77</w:t>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Josep Palau i Fabre, confuences poétiques et artistiques, 25, pp.107-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508795v1</w:t>
+                <w:t xml:space="preserve">hal-02508796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le piratage comme nouvelle cinéphilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les publics cinématographiques dans les aires ibériques et latino-américaines, 7, pp.56-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une création sur la route : Dies d'agost de Marc Recha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21, pp.25-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -762,453 +831,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espai rural a la literatura i el cinema català i francòfon actuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Casacuberta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12pai⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstruir la historia oficial. Zama de Lucrecia Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
+                <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Kabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Kabous</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscellanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien LANES MARSALL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/catalonia.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasmas, justicia y reparación en Guatemala: La llorona de Jayro Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1218,179 +1287,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cine hispanoamericano en el festival de Cannes. Diez años de cobertura periodística (2013-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Belmonte Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feria Internacional del Libro en Coyoacán, 2023, Colección Escritores Contemporáneos de México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma d'Isaki Lacuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Castanon-Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin; Centre Pompidou, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1400,366 +1469,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezclando emociones. Comedia y fantástico en el cine español (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos A. Belmonte Grey; Álvaro A. Fernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El paraíso de las emociones. Teoría, producción y contextos de la experiencia filmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirant humanidades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-193, 2022, 978-84-18970-73-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noticiari de Barcelona (1977-1980). Una lectura de la Barcelona de la Transición a través del urbanismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Terrasa; Mònica Güell; Nancy Berthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barcelona 70's. Antifranquisme &amp; Contreculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-207, 2020, 978-2-85355-109-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaki Lacuesta, “who lives more lives than one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Castanon-Akrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cinéma d'Isaki Lacuesta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fantôme espagnol, un rapport conflictuel au temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fantastique dans le cinéma espagnol contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1827,51 +1896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A4118B0"/>
+    <w:nsid w:val="61E4603A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2058,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergi-ramos-alquezar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-5175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191582735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433230v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Casacuberta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Girona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12paa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514802v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kabous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien LANES MARSALL" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.497" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Belmonte Grey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Castanon-Akrami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/el-paraiso-de-las-emociones-teoria-produccion-y-contextos-de-la-experiencia-filmica-carlos-a-belmonte-grey-9788418970733?busqueda=paraiso+emociones&amp;amp;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/164-barcelone-70-s-antifranquisme-contraculture-978285355109.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergi-ramos-alquezar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8203-5175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191582735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Casacuberta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Girona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12paa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514802v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kabous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien LANES MARSALL" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.497" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Belmonte Grey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Castanon-Akrami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.tirant.com/es/libro/el-paraiso-de-las-emociones-teoria-produccion-y-contextos-de-la-experiencia-filmica-carlos-a-belmonte-grey-9788418970733?busqueda=paraiso+emociones&amp;amp;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/164-barcelone-70-s-antifranquisme-contraculture-978285355109.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>