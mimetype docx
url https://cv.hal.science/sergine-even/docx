--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -178,9730 +178,10002 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter : A synthetic bacterial community made of human milk isolated strains is an effective strategy to prevent food allergy in a mouse model</w:t>
+                <w:t xml:space="preserve">Human milk bacteria assembled into functionally distinct synthetic communities in infant formula differently affect intestinal physiology and microbiota in neonatal mini-piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Romancer</w:t>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Bras</w:t>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Carvalho</w:t>
+                <w:t xml:space="preserve">Patrice Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 37 (2), pp.e70307. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pai.70307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00106-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542659v1</w:t>
+                <w:t xml:space="preserve">hal-05582115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
+                <w:t xml:space="preserve">Letter : A synthetic bacterial community made of human milk isolated strains is an effective strategy to prevent food allergy in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine S Moullé</w:t>
+                <w:t xml:space="preserve">M. Le Romancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Giblaine</w:t>
+                <w:t xml:space="preserve">C. Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">M. de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (2), pp.e70307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pai.70307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490797v1</w:t>
+                <w:t xml:space="preserve">hal-05542659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk metabolites modulate gut barrier and immunity-related genes in an in vitro multicellular model of intestinal epithelium</w:t>
+                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+                <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+                <w:t xml:space="preserve">Valentine S Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rome</w:t>
+                <w:t xml:space="preserve">Marina Giblaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.5601. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5fo01144b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136310v1</w:t>
+                <w:t xml:space="preserve">hal-05490797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial effect of free, nanoemulsified and protein-complexed carvacrol</w:t>
+                <w:t xml:space="preserve">Human milk metabolites modulate gut barrier and immunity-related genes in an in vitro multicellular model of intestinal epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Nehme</w:t>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100881⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.5601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fo01144b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862413v1</w:t>
+                <w:t xml:space="preserve">hal-05136310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antibacterial effect of free, nanoemulsified and protein-complexed carvacrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (March 2025), pp.100881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025188v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two human milk–like synthetic bacterial communities displayed contrasted impacts on barrier and immune responses in an intestinal quadricellular model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycad019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04483180v1</w:t>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Goetz</w:t>
+                <w:t xml:space="preserve">Two human milk–like synthetic bacterial communities displayed contrasted impacts on barrier and immune responses in an intestinal quadricellular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rault</w:t>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cuffel</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Finot</w:t>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.ycad019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycad019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581102v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain impacts bovine teat microbiota while preserving the mammary gland physiology and immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">L Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">J Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.275-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18762891-bja00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109370v1</w:t>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between breast milk components and the infant gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629740⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03205829v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat inactivation partially preserved barrier and immunomodulatory effects of Lactobacillus gasseri LA806 in an in vitro model of bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Blanchet</w:t>
+                <w:t xml:space="preserve">V. Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Peton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">M. Dubourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 12 (1), pp.95 - 106. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.95 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/BM2020.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between breast milk components and the infant gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Yu</w:t>
+                <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Méjean</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Garric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (article 629740), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2021.629740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03176288v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t>
+                <w:t xml:space="preserve">Semi-industrial production of a minimally processed infant formula powder using membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">X. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (11), pp.1807. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-19529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010352v1</w:t>
+                <w:t xml:space="preserve">hal-03176288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author correction: exfoliative toxin e, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
+                <w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichiro Imanishi</w:t>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59360-1⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359247v1</w:t>
+                <w:t xml:space="preserve">hal-03010352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk Microbiota: What Are We Exactly Talking About?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author correction: exfoliative toxin e, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Oikonomou</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Filippa Addis</w:t>
+                <w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chassard</w:t>
+                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Elena Fátima Nader-Macías</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Grant</w:t>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00060⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59360-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532783v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Milk Microbiota: What Are We Exactly Talking About?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+                <w:t xml:space="preserve">Maria Filippa Addis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Launay</w:t>
+                <w:t xml:space="preserve">María Elena Fátima Nader-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Larroque</w:t>
+                <w:t xml:space="preserve">I. Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (Article 60), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106273v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfoliative toxin E, a new &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; virulence factor with host-specific activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+                <w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52777-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625122v1</w:t>
+                <w:t xml:space="preserve">hal-03106273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus casei BL23 modulates the innate immune response in Staphylococcus aureus-stimulated bovine mammary epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Exfoliative toxin E, a new &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; virulence factor with host-specific activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichiro Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52777-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/BM2018.0010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01854602v1</w:t>
+                <w:t xml:space="preserve">hal-02625122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus casei BL23 modulates the innate immune response in Staphylococcus aureus-stimulated bovine mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">N. Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2018.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506640v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et prévention sanitaire chez les bovins</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462798v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effect of vaginal lactobacilli on the growth and adhesion abilities of uropathogenic Escherichia coli</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Probiotiques et prévention sanitaire chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (372), pp.68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593193v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms of vaginal Lactobacillus reuteri CRL 1324 and Lactobacillus rhamnosus CRL 1332: kinetics of formation and matrix characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In vitro effect of vaginal lactobacilli on the growth and adhesion abilities of uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cecilia Leccese Terraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Silvina Juarez Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 198 (7), pp.689-700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-016-1225-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 199 (5), pp.767-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-016-1336-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454610v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes du recours aux probiotiques en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 371, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastitis prevention with mammary probiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biofilms of vaginal Lactobacillus reuteri CRL 1324 and Lactobacillus rhamnosus CRL 1332: kinetics of formation and matrix characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Leccese Terraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Silvina Juarez Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Global</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198 (7), pp.689-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-016-1225-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293977v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the sigS gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mastitis prevention with mammary probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.02.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454594v1</w:t>
+                <w:t xml:space="preserve">hal-01293977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">L. Rault,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rault,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Damien S. Bouchard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (04), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01333569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microbiotes des ruminants : perspectives mammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (371), pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of the sigS gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Koene Breyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Kristel Demeyyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01224020v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early adaptation to oxygen is key to the industrially important traits of[i] Lactococcus lactis ssp. cremoris[/i] during milk fermentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udo Wegmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Shearman</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.1054. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01128545v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Naquin</w:t>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Bianca Seridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019560v1</w:t>
+                <w:t xml:space="preserve">hal-05065122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of [i]Lactococcus lactis[/i] reducing properties to the downregulation of a major virulence regulator in [i]Staphylococcus aureus[/i], the agr system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02287-14⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209719v1</w:t>
+                <w:t xml:space="preserve">hal-01019560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early adaptation to oxygen is key to the industrially important traits of[i] Lactococcus lactis ssp. cremoris[/i] during milk fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintia Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udo Wegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Shearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290602v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of [i]Lactococcus lactis[/i] reducing properties to the downregulation of a major virulence regulator in [i]Staphylococcus aureus[/i], the agr system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubière P.</w:t>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (22), pp.7028-7035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02287-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117613v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209743v1</w:t>
+                <w:t xml:space="preserve">hal-01290602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Berkova</w:t>
+                <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naquin D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loux V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barloy-Hubler F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubière P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.e01176-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209415v1</w:t>
+                <w:t xml:space="preserve">hal-01117613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of [i]Staphylococcus aureus[/i] invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03323-12⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209393v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus-induced G2/M phase transition delay in host epithelial cells increases bacterial infective efficiency.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Edmond</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063279⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873672v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Inhibition of [i]Staphylococcus aureus[/i] invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 79 (3), pp.877-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03323-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of [i]Staphylococcus aureus[/i] newbould 305, a strain associated with mild bovine mastitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus-induced G2/M phase transition delay in host epithelial cells increases bacterial infective efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+                <w:t xml:space="preserve">Sintia Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e63279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01188-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209374v1</w:t>
+                <w:t xml:space="preserve">hal-00873672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363390v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Genome sequence of [i]Staphylococcus aureus[/i] newbould 305, a strain associated with mild bovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (22), pp.6292-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01188-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209309v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363413v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of two Staphylococcus aureus ovine strains that induce severe (strain O11) and mild (strain O46) mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Berkova</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John.A Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00045-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454188v1</w:t>
+                <w:t xml:space="preserve">hal-01209309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189501v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Stenz</w:t>
+                <w:t xml:space="preserve">Genome sequences of two Staphylococcus aureus ovine strains that induce severe (strain O11) and mild (strain O46) mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Schrenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (9), pp.2353-2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00045-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00230.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02291148v1</w:t>
+                <w:t xml:space="preserve">hal-01454188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01174-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454152v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un grand pas dans la lutte contre les mammites.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Stenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse Info INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.340-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00230.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454516v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+                <w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ulvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (1), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01174-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454159v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Un grand pas dans la lutte contre les mammites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presse Info INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21/07/2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00759323v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ben Zakour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Chacornac</w:t>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729570v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterisation of strains isolated from small and large ruminants reveals a host rather than tissue specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D.D. Alves</w:t>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Mcculloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Thierry</w:t>
+                <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485522v1</w:t>
+                <w:t xml:space="preserve">hal-00759323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Azevedo</w:t>
+                <w:t xml:space="preserve">S. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chacornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454052v1</w:t>
+                <w:t xml:space="preserve">hal-00729570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Staphylococcus aureus and lactic acid bacteria: An old story with new perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic Response of Lactococcus lactis in Mixed Culture with Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.032⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (13), pp.4473-4482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02653-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01454039v1</w:t>
+                <w:t xml:space="preserve">hal-01454086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Response of Lactococcus lactis in Mixed Culture with Staphylococcus aureus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular characterisation of strains isolated from small and large ruminants reveals a host rather than tissue specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.D. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (1-2), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02653-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454086v1</w:t>
+                <w:t xml:space="preserve">hal-00485522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D. D. Alves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Grosset</w:t>
+                <w:t xml:space="preserve">J.A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409359v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interactions between Staphylococcus aureus and lactic acid bacteria: An old story with new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422155v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Virulence Expression Is Impaired by Lactococcus lactis in Mixed Cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. D. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marina Cretenet</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02388-08⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454085v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (1), pp.131-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454058v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification is not involved in the early inhibition of Staphylococcus aureus growth by Lactococcus lactis in milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus Virulence Expression Is Impaired by Lactococcus lactis in Mixed Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.015⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (13), pp.4459-4472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02388-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729833v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal protein L20 controls expression of the Bacillus subtilis infC operon via a transcription attenuation mechanism.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Sturdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitriona M. Guinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160326v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal protein L20 controls expression of the Bacillus subtilis infC operon via a transcription attenuation mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Acidification is not involved in the early inhibition of Staphylococcus aureus growth by Lactococcus lactis in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harald Putzer</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm011⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454015v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ribosomal protein L20 controls expression of the Bacillus subtilis infC operon via a transcription attenuation mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Choonee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Danchin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Zig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Putzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.1578-1588</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292252v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleases J1 and J2: two novel endoribonucleases in B.subtilis with functional homology to E.coli RNase E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ribosomal protein L20 controls expression of the Bacillus subtilis infC operon via a transcription attenuation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasslie Choonee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Zig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Putzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (7), pp.2141 - 2152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki505⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (5), pp.1578-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636919v1</w:t>
+                <w:t xml:space="preserve">hal-01454015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional, translocational and metabolic regulation of glycolysis in Lactococcus lactis subsp. cremoris MG 1363 grown in continuous acidic cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Soutourina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (6), pp.2184-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.188.6.2184-2197.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675184v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic sugar catabolism in Lactococcus lactis: genetic regulation and enzyme control over pathway flux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ribonucleases J1 and J2: two novel endoribonucleases in B.subtilis with functional homology to E.coli RNase E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-002-1065-x⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.2141 - 2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678646v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of catabolic pathways to autoacidification in Lactococcus lactis: transcript profiling and stability in relation to metabolic and energetic constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transcriptional, translocational and metabolic regulation of glycolysis in Lactococcus lactis subsp. cremoris MG 1363 grown in continuous acidic cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 45 (4), pp.1143-1152</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149, pp.1935-1944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679696v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular physiology of sugar catabolism in Lactococcus lactis IL 1403</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anaerobic sugar catabolism in Lactococcus lactis: genetic regulation and enzyme control over pathway flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-002-1065-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679807v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript quantification based on chemical labeling of RNA associated with fluorescent detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamic response of catabolic pathways to autoacidification in Lactococcus lactis: transcript profiling and stability in relation to metabolic and energetic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 298, pp.246-252</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (4), pp.1143-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672552v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de la régulation de la glycolyse chez Lactococcus lactis : du gène à l'enzyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular physiology of sugar catabolism in Lactococcus lactis IL 1403</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Fontaine</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81, pp.105-114</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 183 (13), pp.3817-3824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671524v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative de la régulation de la glycolyse chez Lactococcus lactis : du gène à l'enzyme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transcript quantification based on chemical labeling of RNA associated with fluorescent detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 298, pp.246-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895464v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate metabolism in Lactococcus lactis is dependent upon glyceraldehyde-3-phosphate dehydrogenase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyse quantitative de la régulation de la glycolyse chez Lactococcus lactis : du gène à l'enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1, pp.198-205</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81, pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694343v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse quantitative de la régulation de la glycolyse chez Lactococcus lactis : du gène à l'enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyruvate metabolism in Lactococcus lactis is dependent upon glyceraldehyde-3-phosphate dehydrogenase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.198-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of the glucoamylase promoter in Aspergillus niger using green fluorescent protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Punt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees van den Hondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 145 (3), pp.729-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/13500872-145-3-729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9911,5759 +10183,5759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of aged infant formula powder based on ingredients produced by membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Joint Symposium on Dairy Drying Technology and Recombined Milk Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teagasc (Ireland); the International Dairy Federation (Belgium); University College Cork (Ireland), May 2025, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante microbienne des préparations pour nourrissons : comment mimer le microbiote du lait maternel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Milk Microbiota composition and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Pediatrics Education, Pediatric Web Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Pediatrics Education, Oct 2024, web congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les ferments au service de la santé des nourrissons (projet PROLIFIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Bba MV - Role et place de la fermentation dans les transitions alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bba Milk Valley, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109093v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ferments au service de la santé des nourrissons (projet PROLIFIC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Bba MV - Role et place de la fermentation dans les transitions alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bba Milk Valley, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885323v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les bactéries du lait maternel humain, individuellement ou assemblées en communautés synthétiques, ont un impact sur les fonctions immunitaire et barrière intestinales, in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
+              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164763v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233142v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries du lait maternel humain, individuellement ou assemblées en communautés synthétiques, ont un impact sur les fonctions immunitaire et barrière intestinales, in vitro.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Human milk bacteria individually or as a synthetic community exhibited contrasted immunomodulatory profiles and impact on the gut epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beneficial Microbes Consultancy and University of Maastricht, the Netherlands, Dec 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236644v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126115v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk bacteria individually or as a synthetic community exhibited contrasted immunomodulatory profiles and impact on the gut epithelial barrier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beneficial Microbes Consultancy and University of Maastricht, the Netherlands, Dec 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317337v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des métabolites du lait maternel (Acides Gras à Chaîne Courte et Polyamines) sur la physiologie intestinale : étude dans un modèle in vitro d’épithélium intestinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les métabolites présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">6ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, bureau de la SF-DOHaD, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165529v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rôle des métabolites du lait maternel (Acides Gras à Chaîne Courte et Polyamines) sur la physiologie intestinale : étude dans un modèle in vitro d’épithélium intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, bureau de la SF-DOHaD, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321301v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote du lait et la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédération des Recherches Systèmes Microbiens (SysMic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Clermont Auvergne Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, May 2023, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’une application de l’huile essentielle Thym à carvacrol sur l’évolution des mammites subcliniques chez les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannen Falleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and health benefits of essential oils in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vambergue E</w:t>
+                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752024v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ksouri</w:t>
+                <w:t xml:space="preserve">Potentiel immunomodulateur des bactéries du lait maternel humain sur différents modèles cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les JFN sont organisées par la SFN (Société Française de Nutrition) et la SFNCM (Société Francophone Nutrition Clinique et Métabolisme) qui élaborent le programme scientifique. Sociétés savantes et associations professionnelles (diététiciens, physiologistes, spécialistes de l’obésité,…) participent aussi ponctuellement à l’élaboration du programme., Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751967v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nutritional and health benefits of essential oils in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Abdennebi-Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereira D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vambergue E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851030v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory impact of bacteria isolated from human breast milk. In vitro analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881887v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880378v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel immunomodulateur des bactéries du lait maternel humain sur différents modèles cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Immunomodulatory impact of bacteria isolated from human breast milk. In vitro analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les JFN sont organisées par la SFN (Société Française de Nutrition) et la SFNCM (Société Francophone Nutrition Clinique et Métabolisme) qui élaborent le programme scientifique. Sociétés savantes et associations professionnelles (diététiciens, physiologistes, spécialistes de l’obésité,…) participent aussi ponctuellement à l’élaboration du programme., Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868956v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: facts, open questions and roles for mother and offspring health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition du microbiote du lait maternel et allergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN Lille 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNCM) et la Société Française de Nutrition (SFN), Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more biomimetic infant formula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microbial approaches againts bovine mastitis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098684v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial approaches againts bovine mastitis in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Approches microbiennes de prévention des infections mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpendays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097206v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches microbiennes de prévention des infections mammaires bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards more biomimetic infant formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Hyacinthe, Canada</w:t>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293255v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliative toxin E, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. B. Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes, 15e Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROCOSM : a multi-site exploration of MICRObiome in COws in relation to genetic Susceptibility to Mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary probiotics: a new jedi against bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth beneficial microbes conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus : souche et espèce dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 ème colloque du Club des Bactérie Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus: souche- et espèce-dépendance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ecosystèmes Microbiens et Bioprotection des Aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454340v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+                <w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus: souche- et espèce-dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque Ecosystèmes Microbiens et Bioprotection des Aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454326v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analise immunoproteomica de staphylococcus aureus causador da mastite ovina revela polipepideos diferencialmente reconhecidos por soros de animais infectados e portadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Mc Culloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+                <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454354v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
+              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454352v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454357v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454348v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454353v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bath, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transcriptomes de Lactococcus lactis et Staphylococcus aureus en interaction en matrice fromagère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16eme Colloque “Club des Bactéries Lactiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactococcus lactis antagonistic potential on Staphylococcus aureus in cheese matrix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e IDF Dairy Science and Technology Week,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microarrays to study Lactococcus lactis and Staphylococcus aureus interactions in cheese matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food factory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lactococcus lactis affecte l’expression de la virulence de Staphylococcus aureus en cultures mixtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">SympoStaph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454045v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis affecte l’expression de la virulence de Staphylococcus aureus en cultures mixtes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubiere</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympoStaph</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293305v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet antagoniste de Lactococcus lactis sur Staphylococcus aureus : du macroscopique au moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15673,8065 +15945,8065 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human milk metabolites modulate infant intestinal immune and barrier functions as well as intestinal microbiota: in vivo study in Yucatan piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus essential oil against subclinical mastitisI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin: impact at the microbial, immune, and physiological levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes rencontres internationales Lait, vecteur de développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tunis., Tunisia. , 2023</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032406v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin: impact at the microbial, immune, and physiological levels</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human milk metabolites are bioactive and can modulate gut physiology : in vitro study in a pluricellular model of intestinal epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164436v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk metabolites are bioactive and can modulate gut physiology : in vitro study in a pluricellular model of intestinal epithelium</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two human milk synthetic bacterial community exhibited contrasted impacts on intestinal immune and barrier function in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
+              <w:t xml:space="preserve">International Milk Genomic Consortium Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317931v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two human milk synthetic bacterial community exhibited contrasted impacts on intestinal immune and barrier function in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus essential oil against subclinical mastitisI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Milk Genomic Consortium Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">4èmes rencontres internationales Lait, vecteur de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tunis., Tunisia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885470v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites bactériens naturellement présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2023/fr/index.php. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://cbl2022.colloque.inrae.fr/cbl-2022. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 12, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu12041039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory potential of bacteria isolated from human breast milk on different cellular models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bovine mammary gland microbiota as a resource for the design of new strategies against mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the sigma S gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on the Pathophysiology of Staphylococci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tübingen, Germany. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des bactéries lactiques, alliées potentielles contre les mammites bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209835v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209836v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries lactiques, alliées potentielles contre les mammites bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204475v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des propriétés réductrices de [i]Lactococcus lactis[/i] à l’atténuation du système agr chez [i]Staphylococcus aureus[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209737v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du gène sigma s de staphylococcus aureus dans la sévérité des mammites bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Meyer</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
+              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209632v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillus casei[/i] inhibe l’invasion de cellules épithéliales mammaires bovines par [i]Staphylococcus aureus[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contribution des propriétés réductrices de [i]Lactococcus lactis[/i] à l’atténuation du système agr chez [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209738v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Rôle du gène sigma s de staphylococcus aureus dans la sévérité des mammites bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Breynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194007v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">[i]Lactobacillus casei[/i] inhibe l’invasion de cellules épithéliales mammaires bovines par [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209740v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123276v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209664v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus casei inhibe l'invasion de cellules épithéliales mammaires bovines par staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés probiotiques de bactéries lactiques isolées du microbiote mammaire bovin : Des alliés potentiels contre les mammites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène sigma S de Staphylococcus aureus dans la sévérité des mammites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Breynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Staphylococci and Staphylococcal Infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus-induced alteration of histone H3 phosphorylation status in human epithelial cells reveals its impact on cell cycle regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Symposia Microbiome and Host Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble factor produced by [i]Staphylococcus aureus[/i] modulates the cell cycle of eukaryotic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luidmila Alexseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Milan, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Symposia " Microbiome and host health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by Lactic Acid bacteria: a bacterial solution to a bacterial problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcla Infections-ISSSI-2012</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections-ISSSI-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209354v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by Lactic Acid bacteria: a bacterial solution to a bacterial problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcla Infections-ISSSI-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209332v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. 2012</w:t>
+              <w:t xml:space="preserve">18 Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209665v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209364v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ds Microbiologistes de l'INRA 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209363v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées des Microbiologistes de l' INRA 2012</w:t>
+              <w:t xml:space="preserve">Journées ds Microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209365v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus cells induce G2/M phase transition delay in the human and bovine epithelial cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Villars sur Ollon, Switzerland. , 2012</w:t>
+              <w:t xml:space="preserve">journées des Microbiologistes de l' INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454214v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by lactic acid bacteria : a bacterial solution to a bacterial problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus cells induce G2/M phase transition delay in the human and bovine epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">EMBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villars sur Ollon, Switzerland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209362v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by lactic acid bacteria : a bacterial solution to a bacterial problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209344v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections-ISSSI-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
+              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209355v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité de [i]Lactobacillus casei[/i] a affecter la formation de biofilm chez [i]Staphylococcus aureus[/i] : identification de l'effecteur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 ème colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209329v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Capacité de [i]Lactobacillus casei[/i] a affecter la formation de biofilm chez [i]Staphylococcus aureus[/i] : identification de l'effecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
+              <w:t xml:space="preserve">18 ème colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209358v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;-induced cytopathic effect on the mammalian cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between Lactic acid bacteria and Staphylococcus aureus: an old story with new health perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. , 2011</w:t>
+              <w:t xml:space="preserve">36 FEBS Congress, Biochemistry for Tomorrow's Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Turin, Italy. FEBS Journal, Volume 278, Issue Supplement s1, 2011, FEBS Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808973v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;-induced cytopathic effect on the mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Stenz</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Piquet-Pellorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orléans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454330v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orléans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454334v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus virulence and métabolisme are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Stenz</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454474v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Lactic acid bacteria and Staphylococcus aureus: an old story with new health perspectives.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus virulence and métabolisme are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Stenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 FEBS Congress, Biochemistry for Tomorrow's Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Turin, Italy. FEBS Journal, Volume 278, Issue Supplement s1, 2011, FEBS Journal</w:t>
+              <w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454335v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France. , 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France. 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress Federation of European Microbiological Societies (FEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23741,265 +24013,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Thymus capitatus essential oil topical application on milk quality: a systems biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Gini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Biscarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24009,104 +24281,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des premières étapes de digestion sur l'état physiologique de bactéries du lait maternel et leur impact sur l'homéostasie intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24116,91 +24388,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des propriétés bénéfiques du microbiote du lait pour la santé animale et humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Rennes 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24210,192 +24482,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotiques et mammites bovines : Une piste à suivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe Bio-Imagerie Plate-forme MRIC: Faits marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24405,248 +24677,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les mammites : La piste des probiotiques Identification des espèces de bactéries lactiques associées à l'écosystème mammaire des bovins laitiers biologiques en vue de développer un probiotique mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24656,350 +24928,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acid Bacteria in Animal Production and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 ième Edition, Wiley-Blackwell, 392 p., 2015, 978-1-118-86840-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118868386.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid bacteria to modulate virulence expression in pathogenic bacteria: An alternative to killing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC press, 266 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la croissance de [i]Staphylococcus aureus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Borezée-Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staphylococcus aureus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 283 p., 2010, Monographies de microbiologie, 978-2-7430-1195-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId546"/>
+      <w:footerReference w:type="default" r:id="rId553"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25067,51 +25339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C4A9065"/>
+    <w:nsid w:val="C1FBFDDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25298,51 +25570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergine-even" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6836-2855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070298947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01144b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629740" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121066v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourdeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Imanishi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59360-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Oikonomou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippa Addis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena F&#225;tima Nader-Mac&#237;as" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52777-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyffert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Juarez Tom&#225;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1336-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Juarez Tomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1225-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koene Breyne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyyere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSL73M29-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Wegmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shearman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1054" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209719v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02287-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03323-12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legembre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063279" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01188-12" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schrenzel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00045-11" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rivi&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouffier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Stenz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00230.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729570v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Zakour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chacornac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.D. Alves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D04RCFHP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02653-08" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454085v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02388-08" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPSL8MK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choonee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zig" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Putzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454015v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasslie Choonee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Putzer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki505" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675184v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678646v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1065-x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8B8RLD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lindley" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672552v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lindley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895464v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lindley" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001116" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694343v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292320v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henriksen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees van den Hondel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-3-729" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885180v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730179v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885323v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165529v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321301v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165457v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannen Falleh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752024v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira D" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vambergue E" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751967v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ksouri" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239145v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442198v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097206v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293255v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306146v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imanishi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. B. Caetano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454664v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thouin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goodwin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454340v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Culloch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454348v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454353v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454356v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293333v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293282v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293305v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293258v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456960v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032406v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317931v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885470v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233228v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239152v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401858v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209737v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209632v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breynes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Demeyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Meyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209738v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209629v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209741v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209709v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454234v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209486v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidmila Alexseeva" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454235v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209354v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209332v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209665v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209364v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209363v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209365v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454214v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209362v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209355v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209329v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209356v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevado" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808973v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454330v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stenz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454474v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454335v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454362v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454361v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659415v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706780v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789582v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474580v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209578v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207469v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch9" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209557v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204278v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?ouvrage=2130878" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergine-even" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6836-2855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070298947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582115v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00106-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Carvalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01144b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121066v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourdeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Imanishi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59360-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Oikonomou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippa Addis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena F&#225;tima Nader-Mac&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52777-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyffert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Juarez Tom&#225;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1336-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Juarez Tomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1225-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koene Breyne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyyere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSL73M29-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Wegmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shearman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02287-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03323-12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legembre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063279" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01188-12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schrenzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00045-11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rivi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouffier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Stenz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00230.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Zakour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chacornac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02653-08" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.D. Alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D04RCFHP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02388-08" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729833v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPSL8MK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choonee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Putzer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454015v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasslie Choonee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Putzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki505" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675184v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1065-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8B8RLD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lindley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679807v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671524v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lindley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895464v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lindley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001116" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henriksen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees van den Hondel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-3-729" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885180v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885323v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317337v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321301v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357938v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannen Falleh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752024v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira D" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vambergue E" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ksouri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239145v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442198v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097206v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293255v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306146v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imanishi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. B. Caetano" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454664v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568131v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209331v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thouin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goodwin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454340v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454337v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Culloch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454348v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454353v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454356v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293333v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293335v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293282v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293305v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456960v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317931v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885470v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032406v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233228v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239152v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401858v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breynes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Demeyer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Meyer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209738v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209629v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204308v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209741v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209709v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454234v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209486v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidmila Alexseeva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454235v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209355v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209354v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209665v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209363v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209365v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454214v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209362v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209329v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209356v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevado" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454335v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808973v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454330v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stenz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454474v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454362v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454361v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659415v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706780v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789582v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474580v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209578v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209557v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204278v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?ouvrage=2130878" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>