--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -295,51 +295,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2026, 11 (4), n.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00106-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -480,295 +480,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
+                <w:t xml:space="preserve">Human milk metabolites modulate gut barrier and immunity-related genes in an in vitro multicellular model of intestinal epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine S Moullé</w:t>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Giblaine</w:t>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.5601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5fo01144b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490797v1</w:t>
+                <w:t xml:space="preserve">hal-05136310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk metabolites modulate gut barrier and immunity-related genes in an in vitro multicellular model of intestinal epithelium</w:t>
+                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+                <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+                <w:t xml:space="preserve">Valentine S Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rome</w:t>
+                <w:t xml:space="preserve">Marina Giblaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.5601. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5fo01144b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136310v1</w:t>
+                <w:t xml:space="preserve">hal-05490797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial effect of free, nanoemulsified and protein-complexed carvacrol</w:t>
               </w:r>
@@ -793,64 +793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (March 2025), pp.100881. </w:t>
@@ -1016,51 +1016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
@@ -1074,127 +1074,131 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
@@ -1208,107 +1212,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two human milk–like synthetic bacterial communities displayed contrasted impacts on barrier and immune responses in an intestinal quadricellular model</w:t>
               </w:r>
@@ -1556,295 +1556,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
+                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Luca Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+                <w:t xml:space="preserve">hal-04109370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lanotte</w:t>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109370v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat inactivation partially preserved barrier and immunomodulatory effects of Lactobacillus gasseri LA806 in an in vitro model of bovine mastitis</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Peton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (5), pp.5265-5278. </w:t>
@@ -2230,295 +2230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t>
+                <w:t xml:space="preserve">Author correction: exfoliative toxin e, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Ichiro Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Foye</w:t>
+                <w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
+                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59360-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010352v1</w:t>
+                <w:t xml:space="preserve">hal-03359247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author correction: exfoliative toxin e, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59360-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359247v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk Microbiota: What Are We Exactly Talking About?</w:t>
               </w:r>
@@ -2772,103 +2772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliative toxin E, a new &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; virulence factor with host-specific activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beneficial Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (6), pp.1-12. </w:t>
@@ -3034,243 +3034,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probiotiques et prévention sanitaire chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (372), pp.68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506640v1</w:t>
+                <w:t xml:space="preserve">hal-01462798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et prévention sanitaire chez les bovins</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462798v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effect of vaginal lactobacilli on the growth and adhesion abilities of uropathogenic Escherichia coli</w:t>
               </w:r>
@@ -3295,64 +3295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Silvina Juarez Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 199 (5), pp.767-774. </w:t>
@@ -3384,273 +3384,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes du recours aux probiotiques en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Biofilms of vaginal Lactobacillus reuteri CRL 1324 and Lactobacillus rhamnosus CRL 1332: kinetics of formation and matrix characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Leccese Terraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Silvina Juarez Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198 (7), pp.689-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-016-1225-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462793v1</w:t>
+                <w:t xml:space="preserve">hal-01454610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms of vaginal Lactobacillus reuteri CRL 1324 and Lactobacillus rhamnosus CRL 1332: kinetics of formation and matrix characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Principes du recours aux probiotiques en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371, pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-016-1225-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454610v1</w:t>
+                <w:t xml:space="preserve">hal-01462793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastitis prevention with mammary probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3669,695 +3669,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t>
+                <w:t xml:space="preserve">Disruption of the sigS gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rault,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Koene Breyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien S. Bouchard,</w:t>
+                <w:t xml:space="preserve">Kristel Demeyyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (04), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01333569v1</w:t>
+                <w:t xml:space="preserve">hal-01454594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microbiotes des ruminants : perspectives mammaires</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rault,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S. Bouchard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (04), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462792v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01333569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the sigS gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microbiotes des ruminants : perspectives mammaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (371), pp.56-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01454594v1</w:t>
+                <w:t xml:space="preserve">hal-01462792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
+                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Damien S Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Bianca Seridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224020v2</w:t>
+                <w:t xml:space="preserve">hal-05065122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Seridan</w:t>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Saraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05065122v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Naquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,51 +4486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Udo Wegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Shearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (22), pp.7028-7035. </w:t>
@@ -4728,90 +4728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien S Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t>
@@ -4849,51 +4849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naquin D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,103 +4974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t>
@@ -5121,90 +5121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164, pp.150-157. </w:t>
@@ -5242,103 +5242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of [i]Staphylococcus aureus[/i] invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (3), pp.877-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5500,563 +5500,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of [i]Staphylococcus aureus[/i] newbould 305, a strain associated with mild bovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmasso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (22), pp.6292-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01188-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+                <w:t xml:space="preserve">hal-01209374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of [i]Staphylococcus aureus[/i] newbould 305, a strain associated with mild bovine mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anderson Miyoshi</w:t>
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (22), pp.6292-6293. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.01188-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209374v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363390v1</w:t>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John.A Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,103 +6188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
@@ -6316,295 +6316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of two Staphylococcus aureus ovine strains that induce severe (strain O11) and mild (strain O46) mastitis</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Schrenzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Berkova</w:t>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (9), pp.2353-2354. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00045-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454188v1</w:t>
+                <w:t xml:space="preserve">hal-01189501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t>
+                <w:t xml:space="preserve">Genome sequences of two Staphylococcus aureus ovine strains that induce severe (strain O11) and mild (strain O46) mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Jacques Schrenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (9), pp.2353-2354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00045-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189501v1</w:t>
+                <w:t xml:space="preserve">hal-01454188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
               </w:r>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,64 +6858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un grand pas dans la lutte contre les mammites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presse Info INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21/07/2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6953,77 +6953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7074,64 +7074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,51 +7220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7360,558 +7360,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Response of Lactococcus lactis in Mixed Culture with Staphylococcus aureus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
+                <w:t xml:space="preserve">J.A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02653-08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454086v1</w:t>
+                <w:t xml:space="preserve">hal-01454052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterisation of strains isolated from small and large ruminants reveals a host rather than tissue specificity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interactions between Staphylococcus aureus and lactic acid bacteria: An old story with new perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485522v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic Response of Lactococcus lactis in Mixed Culture with Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Azevedo</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (13), pp.4473-4482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02653-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454052v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Staphylococcus aureus and lactic acid bacteria: An old story with new perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Molecular characterisation of strains isolated from small and large ruminants reveals a host rather than tissue specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D.D. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.032⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 137 (1-2), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454039v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t>
               </w:r>
@@ -7923,104 +7923,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. D. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409359v1</w:t>
@@ -8031,77 +8031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8165,51 +8165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Virulence Expression Is Impaired by Lactococcus lactis in Mixed Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,458 +8293,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acidification is not involved in the early inhibition of Staphylococcus aureus growth by Lactococcus lactis in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Alves</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729864v1</w:t>
+                <w:t xml:space="preserve">hal-00729833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel E Sturdevant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">P.D. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454058v1</w:t>
+                <w:t xml:space="preserve">hal-00729864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification is not involved in the early inhibition of Staphylococcus aureus growth by Lactococcus lactis in milk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Sturdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gautier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caitriona M. Guinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729833v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal protein L20 controls expression of the Bacillus subtilis infC operon via a transcription attenuation mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Choonee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,51 +8808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal protein L20 controls expression of the Bacillus subtilis infC operon via a transcription attenuation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasslie Choonee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Zig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8912,51 +8912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Control of Cysteine Metabolism by CymR in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,51 +9046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribonucleases J1 and J2: two novel endoribonucleases in B.subtilis with functional homology to E.coli RNase E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9137,51 +9137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional, translocational and metabolic regulation of glycolysis in Lactococcus lactis subsp. cremoris MG 1363 grown in continuous acidic cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,51 +9245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic sugar catabolism in Lactococcus lactis: genetic regulation and enzyme control over pathway flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9361,90 +9361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of catabolic pathways to autoacidification in Lactococcus lactis: transcript profiling and stability in relation to metabolic and energetic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (4), pp.1143-1152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9469,51 +9469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular physiology of sugar catabolism in Lactococcus lactis IL 1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9577,51 +9577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript quantification based on chemical labeling of RNA associated with fluorescent detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,51 +9685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative de la régulation de la glycolyse chez Lactococcus lactis : du gène à l'enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9793,90 +9793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative de la régulation de la glycolyse chez Lactococcus lactis : du gène à l'enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (1-2), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9904,304 +9904,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate metabolism in Lactococcus lactis is dependent upon glyceraldehyde-3-phosphate dehydrogenase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Study of the glucoamylase promoter in Aspergillus niger using green fluorescent protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Punt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees van den Hondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 145 (3), pp.729-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/13500872-145-3-729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694343v1</w:t>
+                <w:t xml:space="preserve">hal-03292320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the glucoamylase promoter in Aspergillus niger using green fluorescent protein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pyruvate metabolism in Lactococcus lactis is dependent upon glyceraldehyde-3-phosphate dehydrogenase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lindley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cocaign-Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.198-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292320v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10223,51 +10223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10316,332 +10316,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composante microbienne des préparations pour nourrissons : comment mimer le microbiote du lait maternel ?</w:t>
+                <w:t xml:space="preserve">Une composante microbienne proche du lait maternel pour prévenir des allergies alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Even</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Romancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20e CFA congrès francophone d'allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2025, Paris, France. pp.104259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2025.104259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885180v1</w:t>
+                <w:t xml:space="preserve">hal-05611212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Milk Microbiota composition and function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Composante microbienne des préparations pour nourrissons : comment mimer le microbiote du lait maternel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Pediatrics Education, Pediatric Web Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Pediatrics Education, Oct 2024, web congress, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730179v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Milk Microbiota composition and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">European Association of Pediatrics Education, Pediatric Web Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Pediatrics Education, Oct 2024, web congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885399v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animal health and welfare at the heart of agroecological livestock system priorities: proposed research questions to contribute to this objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10663,1472 +10672,1472 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ferments au service de la santé des nourrissons (projet PROLIFIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Bba MV - Role et place de la fermentation dans les transitions alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bba Milk Valley, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885323v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les ferments au service de la santé des nourrissons (projet PROLIFIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Bba MV - Role et place de la fermentation dans les transitions alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bba Milk Valley, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109093v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries du lait maternel humain, individuellement ou assemblées en communautés synthétiques, ont un impact sur les fonctions immunitaire et barrière intestinales, in vitro.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Quels besoins de recherches pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l'élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236644v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
+                <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126115v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk bacteria individually or as a synthetic community exhibited contrasted immunomodulatory profiles and impact on the gut epithelial barrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Bras</w:t>
+                <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beneficial Microbes Consultancy and University of Maastricht, the Netherlands, Dec 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317337v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Goetz</w:t>
+                <w:t xml:space="preserve">Les bactéries du lait maternel humain, individuellement ou assemblées en communautés synthétiques, ont un impact sur les fonctions immunitaire et barrière intestinales, in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
+              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164763v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts au niveau microbien, immunitaire et physiologique de l’application post-traite d'une souche de bactérie lactique sur la peau du trayon pour la prévention des mammites bovines</w:t>
+                <w:t xml:space="preserve">Application post-traite d'une souche de Lacticaseibacillus paracasei sur la peau du trayon pour la prévention des mammites bovines : impacts au niveau microbien, immunitaire et physiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Cuffel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2023 - 18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">5e Webinaire GALACTINNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Op+lait - INRAE, Jun 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233142v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Human milk bacteria individually or as a synthetic community exhibited contrasted immunomodulatory profiles and impact on the gut epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, bureau de la SF-DOHaD, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beneficial Microbes Consultancy and University of Maastricht, the Netherlands, Dec 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321301v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des métabolites du lait maternel (Acides Gras à Chaîne Courte et Polyamines) sur la physiologie intestinale : étude dans un modèle in vitro d’épithélium intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote du lait et la Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les métabolites présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération des Recherches Systèmes Microbiens (SysMic)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, May 2023, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, bureau de la SF-DOHaD, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165457v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’une application de l’huile essentielle Thym à carvacrol sur l’évolution des mammites subcliniques chez les vaches laitières</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbiote du lait et la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, RENNES, France</w:t>
+              <w:t xml:space="preserve">Fédération des Recherches Systèmes Microbiens (SysMic)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne Institut National de Recherche pour l’Agriculture, l’Alimentation et l’Environnement - INRAE, May 2023, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357938v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet d’une application de l’huile essentielle Thym à carvacrol sur l’évolution des mammites subcliniques chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mouchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">SPACE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880378v1</w:t>
+                <w:t xml:space="preserve">hal-04357938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel immunomodulateur des bactéries du lait maternel humain sur différents modèles cellulaires</w:t>
+                <w:t xml:space="preserve">Immunomodulatory impact of bacteria isolated from human breast milk. In vitro analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
@@ -12163,2693 +12172,2693 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les JFN sont organisées par la SFN (Société Française de Nutrition) et la SFNCM (Société Francophone Nutrition Clinique et Métabolisme) qui élaborent le programme scientifique. Sociétés savantes et associations professionnelles (diététiciens, physiologistes, spécialistes de l’obésité,…) participent aussi ponctuellement à l’élaboration du programme., Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868956v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and health benefits of essential oils in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pereira D</w:t>
+                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés S</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vambergue E</w:t>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752024v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ksouri</w:t>
+                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751967v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+                <w:t xml:space="preserve">Potentiel immunomodulateur des bactéries du lait maternel humain sur différents modèles cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glande mammaire lait / Glactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Galactinnov; L'institut agro Rennes Angers, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les JFN sont organisées par la SFN (Société Française de Nutrition) et la SFNCM (Société Francophone Nutrition Clinique et Métabolisme) qui élaborent le programme scientifique. Sociétés savantes et associations professionnelles (diététiciens, physiologistes, spécialistes de l’obésité,…) participent aussi ponctuellement à l’élaboration du programme., Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851030v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory impact of bacteria isolated from human breast milk. In vitro analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+                <w:t xml:space="preserve">Nutritional and health benefits of essential oils in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Abdennebi-Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereira D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vambergue E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881887v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk microbiota: facts, open questions and roles for mother and offspring health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blat</w:t>
+                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus against mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ksouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The 73rd EAAP annual meeting is organized by the Portuguese Association of Animal Science (APEZ) under the patronage of the Ministry of Agriculture, Rural Development and Fisheries of Portugal., Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239145v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition du microbiote du lait maternel et allergies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milk microbiota: facts, open questions and roles for mother and offspring health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN Lille 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNCM) et la Société Française de Nutrition (SFN), Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">8. Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442198v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial approaches againts bovine mastitis in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Composition du microbiote du lait maternel et allergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpendays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN Lille 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNCM) et la Société Française de Nutrition (SFN), Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097206v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches microbiennes de prévention des infections mammaires bovines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards more biomimetic infant formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Hyacinthe, Canada</w:t>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293255v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more biomimetic infant formula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbial approaches againts bovine mastitis in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098684v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Approches microbiennes de prévention des infections mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375171v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfoliative toxin E, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes, 15e Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306146v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROCOSM : a multi-site exploration of MICRObiome in COws in relation to genetic Susceptibility to Mastitis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exfoliative toxin E, a new Staphylococcus aureus virulence factor with host-specific activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Imanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. B. Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Microbes, 15e Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454664v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary probiotics: a new jedi against bovine mastitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MICROCOSM : a multi-site exploration of MICRObiome in COws in relation to genetic Susceptibility to Mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Loir</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth beneficial microbes conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568131v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus : souche et espèce dépendance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+                <w:t xml:space="preserve">Mammary probiotics: a new jedi against bovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Faria Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 ème colloque du Club des Bactérie Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Fifth beneficial microbes conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209331v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus : souche et espèce dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pulido</w:t>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18 ème colloque du Club des Bactérie Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454339v1</w:t>
+                <w:t xml:space="preserve">hal-01209331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
+              <w:t xml:space="preserve">4 Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454326v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus: souche- et espèce-dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecosystèmes Microbiens et Bioprotection des Aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analise immunoproteomica de staphylococcus aureus causador da mastite ovina revela polipepideos diferencialmente reconhecidos por soros de animais infectados e portadores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
+                <w:t xml:space="preserve">Multilocus sequence typing of Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarna Tanskanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454337v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Analise immunoproteomica de staphylococcus aureus causador da mastite ovina revela polipepideos diferencialmente reconhecidos por soros de animais infectados e portadores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mc Culloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Rogerio Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454348v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
+              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454353v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
+                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454354v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t>
+                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t>
+              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454352v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454357v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14892,866 +14901,866 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bath, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454356v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+                <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Bath, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454355v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t>
+                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454347v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transcriptomes de Lactococcus lactis et Staphylococcus aureus en interaction en matrice fromagère.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Charlier</w:t>
+                <w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme Colloque “Club des Bactéries Lactiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293333v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis antagonistic potential on Staphylococcus aureus in cheese matrix.</w:t>
+                <w:t xml:space="preserve">Etude des transcriptomes de Lactococcus lactis et Staphylococcus aureus en interaction en matrice fromagère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e IDF Dairy Science and Technology Week,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">16eme Colloque “Club des Bactéries Lactiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293335v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarrays to study Lactococcus lactis and Staphylococcus aureus interactions in cheese matrix</w:t>
+                <w:t xml:space="preserve">Lactococcus lactis antagonistic potential on Staphylococcus aureus in cheese matrix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food factory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Laval, France</w:t>
+              <w:t xml:space="preserve">4e IDF Dairy Science and Technology Week,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293282v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactococcus lactis affecte l’expression de la virulence de Staphylococcus aureus en cultures mixtes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Microarrays to study Lactococcus lactis and Staphylococcus aureus interactions in cheese matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympoStaph</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Food factory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293305v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15783,5032 +15792,5157 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lactococcus lactis affecte l’expression de la virulence de Staphylococcus aureus en cultures mixtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SympoStaph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet antagoniste de Lactococcus lactis sur Staphylococcus aureus : du macroscopique au moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (65)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk metabolites modulate infant intestinal immune and barrier functions as well as intestinal microbiota: in vivo study in Yucatan piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La supplémentation de préparations pour nourrissons avec des métabolites présents dans le lait maternel module les acteurs clés de l'axe microbiote-intestin-cerveau chez le porcelet pris comme modèle du nouveau-né humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cahu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">7e colloque de la SF DOHAD (société francophone de l'origine développementale de la santé et des maladies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456960v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Human milk metabolites modulate infant intestinal immune and barrier functions as well as intestinal microbiota: in vivo study in Yucatan piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">23rd EDITION OF IUNS-ICN 2025 International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607887v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
+                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Philau</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques (CBL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France. </w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885296v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin: impact at the microbial, immune, and physiological levels</w:t>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
+              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164436v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human milk metabolites are bioactive and can modulate gut physiology : in vitro study in a pluricellular model of intestinal epithelium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus essential oil against subclinical mastitisI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
+              <w:t xml:space="preserve">4èmes rencontres internationales Lait, vecteur de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tunis., Tunisia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317931v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two human milk synthetic bacterial community exhibited contrasted impacts on intestinal immune and barrier function in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Bras</w:t>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin: impact at the microbial, immune, and physiological levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Milk Genomic Consortium Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.309-310, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885470v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the antibacterial and anti-inflammatory effects of Thymus Capitatus essential oil against subclinical mastitisI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Human milk metabolites are bioactive and can modulate gut physiology : in vitro study in a pluricellular model of intestinal epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes rencontres internationales Lait, vecteur de développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tunis., Tunisia. , 2023</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032406v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Two human milk synthetic bacterial community exhibited contrasted impacts on intestinal immune and barrier function in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
+              <w:t xml:space="preserve">International Milk Genomic Consortium Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164713v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Cuffel</w:t>
+                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
+              <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317906v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métabolites bactériens naturellement présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Cissé</w:t>
+                <w:t xml:space="preserve">Post-milking application of a Lacticaseibacillus paracasei strain on the teat skin as a new microbial strategy to prevent bovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2023/fr/index.php. </w:t>
+              <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233228v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Les métabolites bactériens naturellement présents dans le lait maternel possèdent des propriétés bioactives : étude in vitro dans un modèle quadricellulaire d’épithélium intestinal et un modèle de neurones centraux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bostoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">https://cbl2022.colloque.inrae.fr/cbl-2022. </w:t>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2023/fr/index.php. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318063v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulatory potential of bacteria isolated from human breast milk on different cellular models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://cbl2022.colloque.inrae.fr/cbl-2022. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12041039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694103v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Immunomodulatory potential of bacteria isolated from human breast milk on different cellular models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361039v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frederic Launay</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
+              <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361030v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bovine mammary gland microbiota as a resource for the design of new strategies against mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, virtual conference, Netherlands</w:t>
+              <w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239152v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bovine mammary gland microbiota as a resource for the design of new strategies against mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t>
+              <w:t xml:space="preserve">The 8th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962468v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737847v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Launay</w:t>
+                <w:t xml:space="preserve">Conception d’une préparation pour nourrisson native par filtration et conséquences sur sa digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734222v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schbath</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299131v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the sigma S gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on the Pathophysiology of Staphylococci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tübingen, Germany. , 2016</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401858v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Disruption of the sigma S gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">3. International Conference on the Pathophysiology of Staphylococci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tübingen, Germany. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348377v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries lactiques, alliées potentielles contre les mammites bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
+              <w:t xml:space="preserve">Food Micro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204475v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Des bactéries lactiques, alliées potentielles contre les mammites bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123276v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209664v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des propriétés réductrices de [i]Lactococcus lactis[/i] à l’atténuation du système agr chez [i]Staphylococcus aureus[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+                <w:t xml:space="preserve">[i]Lactobacillus casei[/i] inhibe l’invasion de cellules épithéliales mammaires bovines par [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209737v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du gène sigma s de staphylococcus aureus dans la sévérité des mammites bovines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Meyer</w:t>
+                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209632v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillus casei[/i] inhibe l’invasion de cellules épithéliales mammaires bovines par [i]Staphylococcus aureus[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209738v1</w:t>
+                <w:t xml:space="preserve">hal-01123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194007v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+                <w:t xml:space="preserve">Contribution des propriétés réductrices de [i]Lactococcus lactis[/i] à l’atténuation du système agr chez [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSTAPH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209740v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus casei inhibe l'invasion de cellules épithéliales mammaires bovines par staphylococcus aureus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouchard</w:t>
+                <w:t xml:space="preserve">Rôle du gène sigma s de staphylococcus aureus dans la sévérité des mammites bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Breynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209629v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés probiotiques de bactéries lactiques isolées du microbiote mammaire bovin : Des alliés potentiels contre les mammites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Lactobacillus casei inhibe l'invasion de cellules épithéliales mammaires bovines par staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204308v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du gène sigma S de Staphylococcus aureus dans la sévérité des mammites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Péton</w:t>
+                <w:t xml:space="preserve">Propriétés probiotiques de bactéries lactiques isolées du microbiote mammaire bovin : Des alliés potentiels contre les mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Seridan de Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
+              <w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209741v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+                <w:t xml:space="preserve">Rôle du gène sigma S de Staphylococcus aureus dans la sévérité des mammites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legembre</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Breynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Staphylococci and Staphylococcal Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. 2014</w:t>
+              <w:t xml:space="preserve">SYMPOSTAPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209709v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus-induced alteration of histone H3 phosphorylation status in human epithelial cells reveals its impact on cell cycle regulation.</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Symposia Microbiome and Host Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Staphylococci and Staphylococcal Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454234v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble factor produced by [i]Staphylococcus aureus[/i] modulates the cell cycle of eukaryotic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luidmila Alexseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Milan, Italy. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nubia Seyffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20817,2380 +20951,2397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus-induced alteration of histone H3 phosphorylation status in human epithelial cells reveals its impact on cell cycle regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Symposia " Microbiome and host health</w:t>
+              <w:t xml:space="preserve">Cell Symposia Microbiome and Host Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454235v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections-ISSSI-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
+              <w:t xml:space="preserve">Cell Symposia " Microbiome and host health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209355v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by Lactic Acid bacteria: a bacterial solution to a bacterial problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus cells induce G2/M phase transition delay in the human and bovine epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcla Infections-ISSSI-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
+              <w:t xml:space="preserve">EMBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villars sur Ollon, Switzerland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209354v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by lactic acid bacteria : a bacterial solution to a bacterial problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209332v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France. 2012</w:t>
+              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209665v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
+              <w:t xml:space="preserve">Journées ds Microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209364v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ds Microbiologistes de l'INRA 2012</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209363v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legembre</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées des Microbiologistes de l' INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209365v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus cells induce G2/M phase transition delay in the human and bovine epithelial cells.</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Villars sur Ollon, Switzerland. , 2012</w:t>
+              <w:t xml:space="preserve">journées des Microbiologistes de l' INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454214v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by lactic acid bacteria : a bacterial solution to a bacterial problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+                <w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t>
+              <w:t xml:space="preserve">18 Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209362v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections-ISSSI-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209344v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by Lactic Acid bacteria: a bacterial solution to a bacterial problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcla Infections-ISSSI-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209358v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité de [i]Lactobacillus casei[/i] a affecter la formation de biofilm chez [i]Staphylococcus aureus[/i] : identification de l'effecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasco Azevado</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209356v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Lactic acid bacteria and Staphylococcus aureus: an old story with new health perspectives.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintia Almeida da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36 FEBS Congress, Biochemistry for Tomorrow's Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Turin, Italy. FEBS Journal, Volume 278, Issue Supplement s1, 2011, FEBS Journal</w:t>
+              <w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454335v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;-induced cytopathic effect on the mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piquet-Pellorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Stenz</w:t>
+                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nubia Seyffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orléans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454330v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orléans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454334v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus virulence and métabolisme are dramatically affected by Lactococcus lactis in cheese matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23209,323 +23360,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interactions between Lactic acid bacteria and Staphylococcus aureus: an old story with new health perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Loir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">36 FEBS Congress, Biochemistry for Tomorrow's Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Turin, Italy. FEBS Journal, Volume 278, Issue Supplement s1, 2011, FEBS Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454333v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Loubière</w:t>
+                <w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Poitiers, France. , 194 p., 2010</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454362v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cretenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23584,605 +23718,848 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France. 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadejda Berkova</w:t>
+                <w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t>
+              <w:t xml:space="preserve">, May 2010, Poitiers, France. , 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454360v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
+                <w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Berkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
+              <w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454358v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress Federation of European Microbiological Societies (FEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Thymus capitatus essential oil topical application on milk quality: a systems biology approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filippo Biscarini</w:t>
+                <w:t xml:space="preserve">Human milk bacteria assembled into functionally distinct synthetic communities in infant formula differently affect intestinal physiology and microbiota in neonatal mini-piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659415v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The effects of Thymus capitatus essential oil topical application on milk quality: a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Biscarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de recherche pour améliorer conjointement la santé et le bien-être des animaux dans la transition agroécologique de l’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24197,188 +24574,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the cultivability of human milk microbiota from ingestion to digestion and implications for its immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des premières étapes de digestion sur l'état physiologique de bactéries du lait maternel et leur impact sur l'homéostasie intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24388,91 +24883,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des propriétés bénéfiques du microbiote du lait pour la santé animale et humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiologie et Parasitologie. Université de Rennes 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24482,192 +24977,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotiques et mammites bovines : Une piste à suivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe Bio-Imagerie Plate-forme MRIC: Faits marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24677,248 +25172,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier de presse INRA 2017 : microbiote, la révolution intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les mammites : La piste des probiotiques Identification des espèces de bactéries lactiques associées à l'écosystème mammaire des bovins laitiers biologiques en vue de développer un probiotique mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Saraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24928,350 +25423,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic Acid Bacteria in Animal Production and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 ième Edition, Wiley-Blackwell, 392 p., 2015, 978-1-118-86840-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118868386.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid bacteria to modulate virulence expression in pathogenic bacteria: An alternative to killing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive probiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC press, 266 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la croissance de [i]Staphylococcus aureus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Borezée-Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staphylococcus aureus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 283 p., 2010, Monographies de microbiologie, 978-2-7430-1195-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId553"/>
+      <w:footerReference w:type="default" r:id="rId561"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25339,51 +25834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1FBFDDE"/>
+    <w:nsid w:val="D56925C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25570,51 +26065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergine-even" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6836-2855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070298947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582115v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00106-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Carvalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01144b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121066v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourdeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Imanishi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59360-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Oikonomou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippa Addis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena F&#225;tima Nader-Mac&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52777-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyffert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Juarez Tom&#225;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1336-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Juarez Tomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1225-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koene Breyne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyyere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSL73M29-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Wegmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shearman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02287-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03323-12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legembre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063279" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01188-12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schrenzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00045-11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rivi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouffier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Stenz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00230.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Zakour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chacornac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02653-08" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.D. Alves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454039v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.032" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D04RCFHP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02388-08" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729833v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPSL8MK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choonee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Putzer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454015v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasslie Choonee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Putzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki505" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675184v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1065-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8B8RLD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lindley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679807v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671524v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lindley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895464v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lindley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001116" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henriksen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees van den Hondel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-3-729" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885180v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885323v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317337v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321301v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357938v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannen Falleh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752024v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira D" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vambergue E" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ksouri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239145v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442198v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097206v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293255v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306146v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imanishi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. B. Caetano" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454664v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568131v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209331v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thouin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goodwin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454340v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454337v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Culloch" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454348v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454353v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454356v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293333v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293335v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293282v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293305v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456960v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317931v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885470v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032406v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233228v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239152v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401858v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209737v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209632v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breynes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Demeyer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Meyer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209738v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209629v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204308v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209741v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209709v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454234v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209486v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidmila Alexseeva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454235v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209355v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209354v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209665v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209363v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209365v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454214v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209362v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209329v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209356v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevado" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454335v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808973v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454330v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stenz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454474v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454362v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454361v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659415v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706780v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789582v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474580v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209578v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209557v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204278v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?ouvrage=2130878" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergine-even" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6836-2855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070298947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582115v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00106-26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Carvalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01144b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581102v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cuffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121066v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourdeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0146" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.629740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19529" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Imanishi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59360-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Oikonomou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippa Addis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena F&#225;tima Nader-Mac&#237;as" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00060" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52777-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyffert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Juarez Tom&#225;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1336-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Juarez Tomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1225-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koene Breyne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyyere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSL73M29-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Wegmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Shearman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02287-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naquin D." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loux V." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barloy-Hubler F." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03323-12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legembre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063279" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01188-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schrenzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00045-11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rivi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouffier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Stenz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00230.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Zakour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chacornac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454039v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D04RCFHP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02653-08" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.D. Alves" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02388-08" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729833v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPSL8MK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160326v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choonee" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Putzer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454015v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasslie Choonee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Zig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Putzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292252v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burgui&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.6.2184-2197.2006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki505" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675184v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lindley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678646v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-002-1065-x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8B8RLD4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lindley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679807v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671524v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lindley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895464v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Lindley" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001116" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292320v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henriksen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Punt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees van den Hondel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-3-729" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05078889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Yu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Corre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104259" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885180v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730179v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671284v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885323v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109093v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barrio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233142v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cuffel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236644v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126115v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165529v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ciss&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165457v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannen Falleh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ksouri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881887v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851030v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868956v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira D" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vambergue E" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751967v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ksouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03442198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098684v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097206v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293255v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306146v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imanishi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. B. Caetano" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454664v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568131v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209331v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thouin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goodwin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454340v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454326v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarna Tanskanen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454337v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Culloch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454348v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454356v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293333v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293335v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293282v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293305v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293258v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Morel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456960v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885296v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032406v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317931v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317906v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233228v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239152v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737847v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401858v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209738v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209632v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breynes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Demeyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Meyer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209629v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204308v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209741v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209709v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209486v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidmila Alexseeva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454234v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454235v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454214v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209362v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209363v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209364v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209665v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209365v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209332v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209355v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209354v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209329v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209356v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevado" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808973v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454330v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stenz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454474v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454335v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454361v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454362v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611329v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586551v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611357v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706780v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789582v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474580v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209578v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207469v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch9" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209557v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204278v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Borez&#233;e-Durant" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?ouvrage=2130878" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>