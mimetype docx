--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio COTO-RIVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Littérature et civilisation latino-américaines – histoire culturelle – Amérique centrale – masculinités, genre et identités – violence – construction sociale du corps – archives – témoignage – mémoire et subjectivités – roman contemporain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse-II-Jean-Jaurès, unité de recherche CEIIBA (Centre d’études ibériques et ibéro-américaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du dossier : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginer le monde : penser et écrire l’Amérique centrale aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (912 p.). Le dossier est composé comme suit :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mémoire de synthèse (150 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ouvrage inédit : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Valiente y viril? Masculinidades, cuerpo e identidad en la literatura costarricense (1888-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (382 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recueil de travaux (380 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Études ibériques et ibéro-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, unité de recherche AMERIBER. Mention : « Très honorable avec les félicitations du jury à l’unanimité ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman centre-américain contemporain : fictions de l’intime et nouvelles subjectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 575 p., soutenue le 28 novembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alta Especialización en Filología Hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (600 h) au Consejo Superior de Investigaciones Científicas (CSIC-UNED), Madrid, Espagne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las posibilidades de la escritura del yo en la construcción de identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> queer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a partir de una selección de textos narrativos de Luis Antonio de Villena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Litterarum</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> en Littérature Latino-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ( à l’Université du Costa Rica.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios de marginalidad y nuevas propuestas de género: la construcción del discurso homoerótico en la novela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paisaje con tumbas pintadas en rosa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de José Ricardo Chaves,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 250 p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiesta triste. Emancipaciones fallidas y normatividad crítica en el cine de Clarisa Navas, Valentina Maurel y Lucrecia Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesta y emancipación : género, resistencia y representaciones en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgresiones urbanas. Variaciones sobre una estética del erotismo en Centroamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'érotisme en Amérique Latine, Actes du XIII colloque international du CRICCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción – Masculinidades y violencias en representaciones culturales de latinoamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arely Miroslava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Masculinidades diversas. Disidencias y violencia de género en la literatura y la cultura latinoamericanas, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique centrale : espaces, cartographies et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Rédaction D’amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Amérique centrale : espaces, cartographies et représentations, 20, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.11376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroamérica, una utopía de Carlos Gagini contra el Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.11512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des hommes, le corps de la nation Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fourrel de Frettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Houdiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corps masculins et nation:textes,images,représentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria y sexo de Luis Antonio de Villena: Construcción de la memoria, del deseo y de la nación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología y Lingüística de la Universidad de Costa Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Pinto, Ida y vuelta. San José, Uruk Editores, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi colegio de Luis Antonio de Villena y la inminencia de la injuria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Lenguas Modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notre cadavre quotidien », représentations littéraires de la mort et de la violence en Amérique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.6372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficción de archivos: memoria y heterotopía en El material humano de Rodrigo Rey Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Cortez et al., Hacia una historia de las literaturas centroamericanas, Tomo III. (Per)Versiones de la modernidad. Literaturas, identidades y desplazamientos Guatemala, F&G Editores, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una “década perdida”, noticias del miedo en Paisaje con tumbas pintadas en rosa de José Ricardo Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiesta triste. Emancipaciones fallidas y nuevas normatividades en tres películas contemporáneas (Martel, Navas, Maurel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesta y emancipación : género, resistencia y representaciones en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Large; Carlos Tous; Sergio Coto-Rivel, Jun 2024, Tours, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio COTO-RIVEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : Littérature et civilisation latino-américaines – histoire culturelle – Amérique centrale – masculinités, genre et identités – violence – construction sociale du corps – archives – témoignage – mémoire et subjectivités – roman contemporain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse-II-Jean-Jaurès, unité de recherche CEIIBA (Centre d’études ibériques et ibéro-américaines).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du dossier : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginer le monde : penser et écrire l’Amérique centrale aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (912 p.). Le dossier est composé comme suit :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mémoire de synthèse (150 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ouvrage inédit : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿Valiente y viril? Masculinidades, cuerpo e identidad en la literatura costarricense (1888-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (382 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tome III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Recueil de travaux (380 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Études ibériques et ibéro-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, unité de recherche AMERIBER. Mention : « Très honorable avec les félicitations du jury à l’unanimité ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman centre-américain contemporain : fictions de l’intime et nouvelles subjectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 575 p., soutenue le 28 novembre 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alta Especialización en Filología Hispánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (600 h) au Consejo Superior de Investigaciones Científicas (CSIC-UNED), Madrid, Espagne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las posibilidades de la escritura del yo en la construcción de identidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> queer </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a partir de una selección de textos narrativos de Luis Antonio de Villena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magister Litterarum</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> en Littérature Latino-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ( à l’Université du Costa Rica.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre du mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios de marginalidad y nuevas propuestas de género: la construcción del discurso homoerótico en la novela</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paisaje con tumbas pintadas en rosa </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">de José Ricardo Chaves,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 250 p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiesta triste. Emancipaciones fallidas y normatividad crítica en el cine de Clarisa Navas, Valentina Maurel y Lucrecia Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesta y emancipación : género, resistencia y representaciones en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbis Tertius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgresiones urbanas. Variaciones sobre una estética del erotismo en Centroamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'érotisme en Amérique Latine, Actes du XIII colloque international du CRICCAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción – Masculinidades y violencias en representaciones culturales de latinoamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arely Miroslava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Masculinidades diversas. Disidencias y violencia de género en la literatura y la cultura latinoamericanas, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique centrale : espaces, cartographies et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité de Rédaction D’amerika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Amérique centrale : espaces, cartographies et représentations, 20, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.11376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroamérica, una utopía de Carlos Gagini contra el Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.11512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps des hommes, le corps de la nation Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fourrel de Frettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Houdiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corps masculins et nation:textes,images,représentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Pinto, Ida y vuelta. San José, Uruk Editores, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria y sexo de Luis Antonio de Villena: Construcción de la memoria, del deseo y de la nación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Filología y Lingüística de la Universidad de Costa Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi colegio de Luis Antonio de Villena y la inminencia de la injuria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Lenguas Modernas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notre cadavre quotidien », représentations littéraires de la mort et de la violence en Amérique centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/amerika.6372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ficción de archivos: memoria y heterotopía en El material humano de Rodrigo Rey Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Cortez et al., Hacia una historia de las literaturas centroamericanas, Tomo III. (Per)Versiones de la modernidad. Literaturas, identidades y desplazamientos Guatemala, F&G Editores, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una “década perdida”, noticias del miedo en Paisaje con tumbas pintadas en rosa de José Ricardo Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istmo. Revista virtual de estudios literarios y culturales centroamericanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiesta triste. Emancipaciones fallidas y nuevas normatividades en tres películas contemporáneas (Martel, Navas, Maurel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ibáñez-Drillières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Coto-Rivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesta y emancipación : género, resistencia y representaciones en el mundo hispánico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Large; Carlos Tous; Sergio Coto-Rivel, Jun 2024, Tours, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arely Miroslava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction D&#8217;amerika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3RL098DJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Houdiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.6372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864337v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Large" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Coto-Rivel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arely Miroslava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction D&#8217;amerika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11376" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.11512" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3RL098DJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fourrel de Frettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Houdiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709356v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.6372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>