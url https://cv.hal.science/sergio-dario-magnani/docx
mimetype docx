--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1203,51 +1203,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Interdisciplinary Oxford Desert Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, School of Geography and the Environment, Mar 2025, Oxford (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">, School of Geography and the Environment, Mar 2025, Oxford (UK), United Kingdom. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1314,324 +1314,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l'avenir du pastoralisme en Afrique subsaharienne à travers le rapport social d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antropologia lavoro/Il lavoro dell'antropologie applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Società Italiana di Antropologia applicata/Università di Messina, Dec 2024, Messina, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique (AFEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905684v1</w:t>
+                <w:t xml:space="preserve">hal-05182296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'avenir du pastoralisme en Afrique subsaharienne à travers le rapport social d'activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique (AFEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 27 p</w:t>
+              <w:t xml:space="preserve">L'Antropologia lavoro/Il lavoro dell'antropologie applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Italiana di Antropologia applicata/Università di Messina, Dec 2024, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182296v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ancey</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'antropologia del lavoro/Il lavoro applicato dell'antropologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società Italiana di Antropologia Applicata - Università di Messina, Dec 2024, Messina, France</w:t>
+              <w:t xml:space="preserve">, Società Italiana di Antropologia Applicata - Università di Messina, Dec 2024, Messina, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3078,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO, 40 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO, 40 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4128,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRET, Campus du jardin d’agronomie tropicale de Paris, 45bis avenue de la Belle Gabrielle, 94736 Nogent sur Marne cedex; Institut de Recherches et Application de Méthodes de développement; Réseau Billital Maroobe. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4423,51 +4453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralist youth in towns and citiesSupporting the economic and social integration of pastoralist youth. Chad and Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Food and Agriculture Organization of the United Nations (FAO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4659,51 +4689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5106,51 +5136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBC3ED0"/>
+    <w:nsid w:val="432F67B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5337,51 +5367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-dario-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4699-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.274.0157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2020.240208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-019-00208-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2019.230102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corniaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7214fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1920/9782759240456/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindatou Amadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-dario-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4699-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.274.0157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2020.240208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-019-00208-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2019.230102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corniaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7214fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1920/9782759240456/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindatou Amadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>