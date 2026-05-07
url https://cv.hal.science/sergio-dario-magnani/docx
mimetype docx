--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -663,235 +663,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy Policy in Senegal: the Need to Overcome a Technical Mindset</w:t>
+                <w:t xml:space="preserve">(Dis)ordered intensification?' Techno-political models, resource access and pastoralist/agribusiness relations in the Middle Valley of the Senegal River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Development Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (5), pp.1227-1245. </w:t>
+              <w:t xml:space="preserve">Nomadic Peoples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41287-019-00208-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3197/np.2019.230102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188274v1</w:t>
+                <w:t xml:space="preserve">hal-03188276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)ordered intensification?' Techno-political models, resource access and pastoralist/agribusiness relations in the Middle Valley of the Senegal River</w:t>
+                <w:t xml:space="preserve">Dairy Policy in Senegal: the Need to Overcome a Technical Mindset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomadic Peoples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.5-27. </w:t>
+              <w:t xml:space="preserve">European Journal of Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1227-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/np.2019.230102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41287-019-00208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188276v1</w:t>
+                <w:t xml:space="preserve">hal-03188274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, modèles productifs et options technologiques : orientations et débats</w:t>
               </w:r>
@@ -1314,247 +1314,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'avenir du pastoralisme en Afrique subsaharienne à travers le rapport social d'activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique (AFEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 27 p</w:t>
+              <w:t xml:space="preserve">L'Antropologia lavoro/Il lavoro dell'antropologie applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Italiana di Antropologia applicata/Università di Messina, Dec 2024, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182296v1</w:t>
+                <w:t xml:space="preserve">hal-04905684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l'avenir du pastoralisme en Afrique subsaharienne à travers le rapport social d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mercandalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antropologia lavoro/Il lavoro dell'antropologie applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Società Italiana di Antropologia applicata/Università di Messina, Dec 2024, Messina, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique (AFEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905684v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing youth work models in pastoralism : questioning the disruption of institutional compromises in Burkina Faso</w:t>
               </w:r>
@@ -1566,64 +1566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mercandalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1741,191 +1741,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’innovation sur le pastoralisme en Méditerranée par une approche participative :Le projet PRIMA Pastinnova 2022-2025et la mise en place de Living Labs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Magnani</w:t>
+                <w:t xml:space="preserve">From environmental to security 'crises': the Sahelian 'crises' as a political and social critique of development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sylvopastoralisme en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASPM "Forêt Méditerranéenne", Sep 2022, Corte, France</w:t>
+              <w:t xml:space="preserve">VI Conferenza biennale ASAI - ‘Third millennium Africas in the global world. Challenges, reconfigurations, and opportunities’. Panel 23 – ‘On the notion of crisis: what the Saharan-Sahelian case can teach us’.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione per gli Studi Africani, Jul 2022, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784219v1</w:t>
+                <w:t xml:space="preserve">hal-04105083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From environmental to security 'crises': the Sahelian 'crises' as a political and social critique of development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
+                <w:t xml:space="preserve">Développer l’innovation sur le pastoralisme en Méditerranée par une approche participative :Le projet PRIMA Pastinnova 2022-2025et la mise en place de Living Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Conferenza biennale ASAI - ‘Third millennium Africas in the global world. Challenges, reconfigurations, and opportunities’. Panel 23 – ‘On the notion of crisis: what the Saharan-Sahelian case can teach us’.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione per gli Studi Africani, Jul 2022, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">Le sylvopastoralisme en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASPM "Forêt Méditerranéenne", Sep 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105083v1</w:t>
+                <w:t xml:space="preserve">hal-03784219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Être au monde par les animaux : la construction de relations symbiotiques entre humains, bovins et environnement auprès de groupes de pasteurs peuls ouest-africains »</w:t>
               </w:r>
@@ -2630,243 +2630,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre troupeaux et familles chez les Peuls du Ferlo : indicateurs socio-économiques des mutations de l’élevage pastoral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ancey</w:t>
+                <w:t xml:space="preserve">Liens entre troupeaux et familles chez les Peuls du Ferlo : indicateurs socio- économiques des mutations de l'élevage pastoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Magnani</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757655v1</w:t>
+                <w:t xml:space="preserve">hal-02960064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre troupeaux et familles chez les Peuls du Ferlo : indicateurs socio- économiques des mutations de l'élevage pastoral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ancey</w:t>
+                <w:t xml:space="preserve">Liens entre troupeaux et familles chez les Peuls du Ferlo : indicateurs socio-économiques des mutations de l’élevage pastoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960064v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO, 40 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO, 40 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRET, Campus du jardin d’agronomie tropicale de Paris, 45bis avenue de la Belle Gabrielle, 94736 Nogent sur Marne cedex; Institut de Recherches et Application de Méthodes de développement; Réseau Billital Maroobe. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4434,237 +4434,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralist youth in towns and citiesSupporting the economic and social integration of pastoralist youth. Chad and Burkina Faso.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Pastoralist youth in towns and cities. Supporting the economic and social integration of pastoralist youth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Rangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Food and Agricultural Organisation. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Food and Agriculture Organization of the United Nations (FAO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702553v1</w:t>
+                <w:t xml:space="preserve">hal-02632155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoralist youth in towns and cities. Supporting the economic and social integration of pastoralist youth.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pastoralist youth in towns and citiesSupporting the economic and social integration of pastoralist youth. Chad and Burkina Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Food and Agriculture Organization of the United Nations (FAO). 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Agricultural Organisation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632155v1</w:t>
+                <w:t xml:space="preserve">hal-04702553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes pasteurs en ville. Accompagner l’insertion économique et sociale des jeunes pasteurs. Tchad et Burkina Faso</w:t>
               </w:r>
@@ -4689,51 +4689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Dario Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Patat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5136,51 +5136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="432F67B7"/>
+    <w:nsid w:val="43DD5308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5367,51 +5367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-dario-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4699-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.274.0157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2020.240208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-019-00208-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2019.230102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corniaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7214fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1920/9782759240456/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindatou Amadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-dario-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4699-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.274.0157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2020.240208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/np.2019.230102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41287-019-00208-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tallon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corniaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mercandalli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Patat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/ca7214fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Olulumazo Alinon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1920/9782759240456/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindatou Amadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Fall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>