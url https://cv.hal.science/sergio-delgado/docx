--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1048,182 +1048,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le fleuve interminable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan L. Ortiz, Le Gualeguay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente-trois morceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-290, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Como pez en el agua. Notas a propósito de Zama de Lucrecia Martel y la adaptación cinematográfica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Marigno et Fabrice Parisot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Êpreuve écrite disciplinaire: la composition. Répresentations et satires de la societé dans le monde hispanique : Lucrecia Martel, Zama et Francisco de Quevedo y Villegas, Los sueños</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipsis, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330330v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04330331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La casa del poeta</w:t>
               </w:r>
@@ -2912,256 +2912,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roa Bastos o la mirada elevada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos hispanoamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 793-794, pp.91-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy shaping for position and speed control of a wheeled inverted pendulum in reduced space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kotyczka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una generación intermedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de cine documental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971260v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-01971259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los poemacidios</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduner.uner.edu.ar/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/editorial/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mondejar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chausovsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330330v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trente-trois-morceaux.com/catalogue/le-gualeguay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kotyczka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fernandez Domingo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduner.uner.edu.ar/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/editorial/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mondejar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chausovsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trente-trois-morceaux.com/catalogue/le-gualeguay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kotyczka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fernandez Domingo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>