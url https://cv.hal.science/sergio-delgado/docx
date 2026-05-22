--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -330,344 +330,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ruiz, Maravillas eléctricas (Introduction et notes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional de Entre Rios, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaro Villanueva, El arte de cebar. El lenguaje del mate (Edition, introduction et notes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional de Entre Rios, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El horizonte fluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mondejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chausovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial de la Universidad Nacional de Entre Ríos, 2018, El país del sauce, Sergio Delgado</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chausovsky</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editorial de la Universidad Nacional de Entre Ríos, 2018, El país del sauce, Sergio Delgado</w:t>
+                <w:t xml:space="preserve">hal-04330326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan L. Ortiz, Obra completa, 2 vol. (Edition, introduction, notes et chronologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional del Litoral / Universidad Nacional de Entre Ríos, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El horizonte fluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chausovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Nacional de Entre Rios, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1203,169 +1203,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El alma de la sombra: sobre la poesía de Miguel Ángel Federik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benoît Coquil (coord.), Littératures et langues minoritaires en Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Orbis Tertius, pp.29-48, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La casa del poeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillermo Mondejar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miguel Ángel Federik, Geografía de la Fábula. Obra poética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial de la Universidad Nacional de Entre Ríos, 2021, Aura</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330327v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04331176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción y Notas</w:t>
               </w:r>
@@ -1483,165 +1483,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prólogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ernesto Ruiz, Maravillas eléctricas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad Nacional de Entre Ríos, pp.9-17, 2018, Cuadernos de las Orillas, 3789506984281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introducción y Notas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amaro Villanueva, El arte de cebar. El lenguaje del mate,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial de la Universidad Nacional de Entre Ríos, p. XV-XLVIII et p. 479-493., 2018, El país del sauce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04331102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El horizonte interior</w:t>
               </w:r>
@@ -1933,1304 +1933,1304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El tocayo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, El acontecimiento Chejfec - Hors série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El árbol de plata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El ojo mocho. Revista de crítica política y cultural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, El junco y la corriente (9), pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobrevivir al poeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El taco en la brea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sergio Delgado</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perfil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La intemperie sin fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Caroline Lepage (dir.) Débuts et fins du texte dans les mondes hispaniques (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cómo leer a Juan L. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noticias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre Emma Barrandeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carapachay. La revolución del junco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsacia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viajes National Geographic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.42-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las agujas del cielo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marta Waldegaray (dir.), Configuración de lo sagrado en la literatura contemporánea del Cono Sur, Vol. LXXXIV (263), pp.351-374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posibilidades descriptivas de una transformación permanente (Introducción)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Fernández Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, El acontecimiento Chejfec - Hors série</w:t>
+              <w:t xml:space="preserve">, 2018, El río y la ciudad (18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Alsacia</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castillos del valle del Loira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viajes National Geographic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 234, pp.42-57</w:t>
+              <w:t xml:space="preserve">, 2018, 217, pp.38-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sobre Emma Barrandeguy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normandía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carapachay. La revolución del junco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11</w:t>
+              <w:t xml:space="preserve">Viajes National Geographic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 205, pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Enrique Fernández Domingo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un joven y viejo poeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hablar de poesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.75-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Borges autor de En el aura del sauce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los poemacidios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, El río y la ciudad (18)</w:t>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roa Bastos o la mirada elevada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos hispanoamericanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 793-794, pp.91-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy shaping for position and speed control of a wheeled inverted pendulum in reduced space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kotyczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74, pp.222-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una generación intermedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de cine documental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971260v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01817181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrato del joven poeta</w:t>
               </w:r>
@@ -3852,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduner.uner.edu.ar/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/editorial/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mondejar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chausovsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817099v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trente-trois-morceaux.com/catalogue/le-gualeguay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kotyczka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fernandez Domingo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fern&#225;ndez Domingo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eduner.uner.edu.ar/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unl.edu.ar/editorial/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mondejar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chausovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trente-trois-morceaux.com/catalogue/le-gualeguay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331102v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04331160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04334296v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kotyczka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971237v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fernandez Domingo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>