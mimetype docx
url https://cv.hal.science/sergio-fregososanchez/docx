--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -710,717 +710,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04865251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la luz de un nocturno</w:t>
+                <w:t xml:space="preserve">Un problema de representación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la littérature mexicaine contemporaine, Université du Texas, El Paso, 1-3 mars 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, El Paso, Estados Unidos</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès International de Sociocritique "La Représentation. Le mot et la chose", Université Paul Valéry Montpellier 3, Montpellier, 20-21 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073704v1</w:t>
+                <w:t xml:space="preserve">hal-03073703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un problema de representación</w:t>
+                <w:t xml:space="preserve">A la luz de un nocturno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès International de Sociocritique "La Représentation. Le mot et la chose", Université Paul Valéry Montpellier 3, Montpellier, 20-21 juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, Francia</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la littérature mexicaine contemporaine, Université du Texas, El Paso, 1-3 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, El Paso, Estados Unidos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073703v1</w:t>
+                <w:t xml:space="preserve">hal-03073704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¡Qué México! Novelas en que no pasa nada. Representaciones urbanas en la narrativa vanguardista posrevolucionaria</w:t>
+                <w:t xml:space="preserve">Novelas en que no pasa nada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : "Littératures mexicaines et Sociocritique", lab. IRIEC, Université Paul-Valéry, Montpellier, 31 mars 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, Francia</w:t>
+              <w:t xml:space="preserve">Colloque international "1927-2017: Herencias, balances, traducciones y relecturas de la Vanguardia Internacional. A 90 años de la clausura del periódico Martín Fierro”, Université Guglielmo Marconi, Rome, 19-20 septiembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rome, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075310v1</w:t>
+                <w:t xml:space="preserve">hal-03073705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novelas en que no pasa nada</w:t>
+                <w:t xml:space="preserve">D'Aztlán à la Border Patrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "1927-2017: Herencias, balances, traducciones y relecturas de la Vanguardia Internacional. A 90 años de la clausura del periódico Martín Fierro”, Université Guglielmo Marconi, Rome, 19-20 septiembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rome, Italia</w:t>
+              <w:t xml:space="preserve">Colloque International "Formes et figures de l'errance : le mythe revisité", ,Université Paul Valéry Montpellier 3, Montpellier, 30-31 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073705v1</w:t>
+                <w:t xml:space="preserve">hal-03073706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'Aztlán à la Border Patrol</w:t>
+                <w:t xml:space="preserve">¡Qué México! Novelas en que no pasa nada. Representaciones urbanas en la narrativa vanguardista posrevolucionaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Formes et figures de l'errance : le mythe revisité", ,Université Paul Valéry Montpellier 3, Montpellier, 30-31 mars 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : "Littératures mexicaines et Sociocritique", lab. IRIEC, Université Paul-Valéry, Montpellier, 31 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073706v1</w:t>
+                <w:t xml:space="preserve">hal-03075310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El discurso vanguardista de La rueca de aire</w:t>
+                <w:t xml:space="preserve">Un mono huasteco para las Letras Mexicanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès de l'institut internationale de sociocritique "Balance y perspectiva de la Sociocrítica en el XXV aniversario de la creación del IIS", Université de Grenade, Grenade, 30 mars-1 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenade, España</w:t>
+              <w:t xml:space="preserve">XXIe Congrès international de la littérature mexicaine, Université du Texas, El Paso, 3-5 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, El Paso, Estados Unidos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073721v1</w:t>
+                <w:t xml:space="preserve">hal-03073723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mono huasteco para las Letras Mexicanas</w:t>
+                <w:t xml:space="preserve">Representaciones de poder en Temporada de caza para el león negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès international de la littérature mexicaine, Université du Texas, El Paso, 3-5 mars 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, El Paso, Estados Unidos</w:t>
+              <w:t xml:space="preserve">IV Coloquio Internacional de Género en los Textos Culturales "Cuerpo y erotismo", Universidad de Guadalajara, Universidad Michoacana de San Nicolás de Hidalgo, Universidad Autónoma de Nuevo León, Guadalajara, 21-22 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guadalajara, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073723v1</w:t>
+                <w:t xml:space="preserve">hal-03073700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representaciones de poder en Temporada de caza para el león negro</w:t>
+                <w:t xml:space="preserve">El discurso vanguardista de La rueca de aire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Coloquio Internacional de Género en los Textos Culturales "Cuerpo y erotismo", Universidad de Guadalajara, Universidad Michoacana de San Nicolás de Hidalgo, Universidad Autónoma de Nuevo León, Guadalajara, 21-22 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Guadalajara, México</w:t>
+              <w:t xml:space="preserve">XVIe Congrès de l'institut internationale de sociocritique "Balance y perspectiva de la Sociocrítica en el XXV aniversario de la creación del IIS", Université de Grenade, Grenade, 30 mars-1 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenade, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073700v1</w:t>
+                <w:t xml:space="preserve">hal-03073721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una poética del yo</w:t>
+                <w:t xml:space="preserve">La ridiculización como negación de dos ideologías en &amp;quot;Entre Pancho Villa y una mujer desnuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international "Cinco Literatos Latinoamericanos en Centenario", Université d'Ottawa, Ottawa, 3-4 octobre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ottawa, Canadá</w:t>
+              <w:t xml:space="preserve">Colloque international sur le genre "Erotismo, cuerpo y prototipos en los textos culturales", Université Michoacana de San Nicolás de Hidalgo, Morelia, 5-6 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Morelia, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073729v1</w:t>
+                <w:t xml:space="preserve">hal-03073730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ridiculización como negación de dos ideologías en &amp;quot;Entre Pancho Villa y una mujer desnuda</w:t>
+                <w:t xml:space="preserve">Una poética del yo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Fregoso Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur le genre "Erotismo, cuerpo y prototipos en los textos culturales", Université Michoacana de San Nicolás de Hidalgo, Morelia, 5-6 juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Morelia, México</w:t>
+              <w:t xml:space="preserve">Congrès international "Cinco Literatos Latinoamericanos en Centenario", Université d'Ottawa, Ottawa, 3-4 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ottawa, Canadá</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073730v1</w:t>
+                <w:t xml:space="preserve">hal-03073729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2251,51 +2251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F5EED53"/>
+    <w:nsid w:val="EDA97800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2482,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-fregososanchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-9244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Sarr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso S&#225;nchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865247v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073729v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mejia Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Reyes Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v45" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-fregososanchez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2811-9244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ib&#225;&#241;ez-Drilli&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaye Sarr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso S&#225;nchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.1714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865247v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mejia Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Reyes Garc&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v45" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>