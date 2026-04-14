--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio Iván Ramírez Luelmo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">- Chef de projet : Évaluation des formations- Chercheur Associé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Asynchronous Flow Prediction in a MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04611847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Chartres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Déro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEO, Jul 2024, Dijon, France. pp.123-142, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66694-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04677184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010515500600070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards open learner models including the flow state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMAP 20 Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Conference on User Modeling, Adaptation and Personalization, 2020, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des parcours des apprenants du MOOC « La classe inversée à l’ère du numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Éducation 4.1 !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique éducatif à l'école élémentaire en tension entre politiques nationales, politiques locales et logiques d'appropriation par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Growas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces-temps à l’épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et lien social : appréhensions de la subjectivité et de l'altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les traces d’interaction pour comprendre les usages numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Méthodologies et outils pour le recueil, l’analyse et la visualisation de traces numériques d’interaction » des ORPHEE Rendez-Vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experience modelling: detection via Learning Analytics in a Lifelong Learning context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture notes Learner Models for MOOC in a Lifelong Learning Context: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. C. Lane; Susan Zvacek; James Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.392-415, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86439-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science and Technology Publications, Lda, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03169451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. C. Lane; S. Zvacek; J. Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Science and Technology Publications, Lda, pp.527-539, 2020, 978-989-758-417-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in H. C. Lane, S. Zvacek and J. Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Science and Technology Publications, Lda, pp.527-539, 2020, 978-989-758-417-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Open Learner Models including the Flow state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In T. Kuflik &amp; I. Torre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMAP '20 Adjunct: Adjunct Publication of the 28th ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, New York, NY United States, pp.305-310, 2020, 978-1-4503-7950-2. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Néa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement scientifique du projet Living Cloud du LP2I - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féroc Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic flow (optimal learning experience) detection in a MOOC via Machine Learning : Flow & Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Lille, 2023. English. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ULILH026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04379618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio Iván Ramírez Luelmo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">- Chef de projet : Évaluation des formations- Chercheur Associé</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Asynchronous Flow Prediction in a MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-024-02838-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04611847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching concordance between two measurement tools (EduFlow-2 and FlowQ): Proposal for Flow State Method Detection in Educational and Training Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Innsbruck, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of Self-Consciousness and autotelic personalities: a Machine Learning contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Chartres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Déro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Positive Psychology (ECPP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Innsbruck, Jul 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04528119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Flow via a Machine Learning Model in a MOOC Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on Deep learning theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEO, Jul 2024, Dijon, France. pp.123-142, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66694-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04677184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Machine Learning flow-predicting model in a MOOC context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Online Streaming, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicometrical analysis method to support Scoping Review on social dimensions of flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances on a Machine Learning flow prediction model in a MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Flow Researchers Network, (EFRN) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire l’Expérience Autotélique des participants à un MOOC : Vers une implémentation du modèle EduFlow dans un Tableau de Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque international en éducation, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for Knowledge Tracing in Learner Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), Apr 2021, Montéal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010515500600070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards open learner models including the flow state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMAP 20 Adjunct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Conference on User Modeling, Adaptation and Personalization, 2020, Genoa, Italy. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learner Models in MOOCs in a Lifelong Learning perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization of Academic Research on the Social Dimensions of Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Growas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Las Vergnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Flow-Researchers’ Network Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Department of Education (DPU), Nov 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces-temps à l’épreuve du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique et lien social : appréhensions de la subjectivité et de l'altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique éducatif à l'école élémentaire en tension entre politiques nationales, politiques locales et logiques d'appropriation par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maram Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des parcours des apprenants du MOOC « La classe inversée à l’ère du numérique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kaldmäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Éducation 4.1 !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les traces d’interaction pour comprendre les usages numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Slouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Méthodologies et outils pour le recueil, l’analyse et la visualisation de traces numériques d’interaction » des ORPHEE Rendez-Vous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experience modelling: detection via Learning Analytics in a Lifelong Learning context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning techniques for Knowledge Tracing: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in J. Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science and Technology Publications, Lda, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03169451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture notes Learner Models for MOOC in a Lifelong Learning Context: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. C. Lane; Susan Zvacek; James Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.392-415, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86439-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. C. Lane; S. Zvacek; J. Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Science and Technology Publications, Lda, pp.527-539, 2020, 978-989-758-417-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on Learner Models for MOOC to support Lifelong Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in H. C. Lane, S. Zvacek and J. Uhomoibhi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Conference on Computer Supported Education (CSEDU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Science and Technology Publications, Lda, pp.527-539, 2020, 978-989-758-417-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Open Learner Models including the Flow state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In T. Kuflik &amp; I. Torre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMAP '20 Adjunct: Adjunct Publication of the 28th ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, New York, NY United States, pp.305-310, 2020, 978-1-4503-7950-2. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3386392.3399295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école élémentaire en France : ses usages et son financement par les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Néa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cour des comptes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement scientifique du projet Living Cloud du LP2I - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final sur l’accompagnement scientifique du projet Living Cloud au LP2I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Féroc Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gracia-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic flow (optimal learning experience) detection in a MOOC via Machine Learning : Flow & Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Iván Ramírez Luelmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Lille, 2023. English. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023ULILH026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04379618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04379618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ULILH026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iv&#225;n Ram&#237;rez Luelmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02838-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Chartres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04677184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66694-0_8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010515500600070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386392.3399295" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Growas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brillant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Slouma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kaldm&#228;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Galindo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86439-2_20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fortin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N&#233;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gracia-Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877314v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04379618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ULILH026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>