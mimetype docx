--- v0 (2026-04-09)
+++ v1 (2026-05-17)
@@ -733,455 +733,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jeanjean</w:t>
+                <w:t xml:space="preserve">Discriminating dietary behaviour between wild and domestic goats using dental microwear texture: first results from a modern reference set and early Neolithic goat exploitation in the southern Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Mcgrath</w:t>
+                <w:t xml:space="preserve">Juan Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan José Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.105779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250463v1</w:t>
+                <w:t xml:space="preserve">hal-04120633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating dietary behaviour between wild and domestic goats using dental microwear texture: first results from a modern reference set and early Neolithic goat exploitation in the southern Levant</w:t>
+                <w:t xml:space="preserve">Assessing diet and animal mobility in Iron Age Languedoc, southern France: New insights from a multiproxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Muñiz</w:t>
+                <w:t xml:space="preserve">Florent Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Ibáñez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 155, pp.105779. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.104060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120633v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing diet and animal mobility in Iron Age Languedoc, southern France: New insights from a multiproxy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
+                <w:t xml:space="preserve">ZooMS confirms geometric morphometrics species identification of ancient sheep and goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
+                <w:t xml:space="preserve">Krista Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Rivals</w:t>
+                <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bosch</w:t>
+                <w:t xml:space="preserve">Renate Schafberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, pp.104060. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.230672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236415v1</w:t>
+                <w:t xml:space="preserve">hal-04250463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Albesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,395 +1620,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03341793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t>
+                <w:t xml:space="preserve">Exploring low-magnification dental microwear of domestic ungulates: Qualitative observations to infer palaeodiets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15366/archaeofauna2023.32.1.010⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 557, pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885363v1</w:t>
+                <w:t xml:space="preserve">halshs-03109568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring low-magnification dental microwear of domestic ungulates: Qualitative observations to infer palaeodiets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating management strategies in modern and archaeological domestic caprines using low-magnification and confocal dental microwear analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 557, pp.12-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 557, pp.23 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109568v1</w:t>
+                <w:t xml:space="preserve">hal-03755605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating management strategies in modern and archaeological domestic caprines using low-magnification and confocal dental microwear analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined approach to reconstructing livestock management in Iron Age north-eastern Iberia: estimating the season of death and palaeodiet using cementochronology and dental micro- and mesowear analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15366/archaeofauna2023.32.1.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03755605v1</w:t>
+                <w:t xml:space="preserve">hal-04885363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can bone surface modifications help to identify livestock pens? The case of the Iron Age settlement of El Turó de la Font de la Canya (Barcelona, Spain)</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,126 +2124,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating management strategies in modern and archaeological domestic caprines using low-magnification and confocal dental microwear analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Nieto-Espinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 557, pp.23-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873097v1</w:t>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector A. Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maura Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,152 +3057,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the early domestication process of goats in southern Levant: A New contribution through dental microwear texture analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“That’s gonna leave a mark”: taphonomical impact of sediments on tooth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uzunidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Xafis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">AWRANA congress, Theme 5: Teeth in focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458064v1</w:t>
+                <w:t xml:space="preserve">hal-04752323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“That’s gonna leave a mark”: taphonomical impact of sediments on tooth enamel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Can sedimentary friction alter dental microwear patterns and what are the implications for dietary analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,241 +3261,211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA congress, Theme 5: Teeth in focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">TAPHOS congress, Session 2: Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752323v1</w:t>
+                <w:t xml:space="preserve">hal-04752314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can sedimentary friction alter dental microwear patterns and what are the implications for dietary analysis?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the early domestication process of goats in southern Levant: A New contribution through dental microwear texture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ibáñez Juan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPHOS congress, Session 2: Experimental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Spain</w:t>
+              <w:t xml:space="preserve">AWRANA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752314v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the season ofdeath and palaeodietusingcementum and dental microwear analyses: a combined approach to reconstruct livestock practices in northeastern Iberian Peninsula at Iron Age times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,77 +3546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et gestion pastorale des caprinés chez les Grecs et les Ibères du vie au ive siècle av. n. è. à l’Empordà (nord-est de la péninsule Ibérique). Nouvelles perspectives à partir de la micro-usure dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Valenzuela‐lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel de Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3809,64 +3809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Valenzuela-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraules Clau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2026.vol57num1.3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02132-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2359466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Mart&#237;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;iz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Codina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2023.32.1.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diloli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2023.33.4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pineda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Xafis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01382-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09530-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani L&#243;pez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01068-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Orengo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1486274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Orengo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Pellegrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Halstead" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205283" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#243;pez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jornet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-638H4DQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevis Qeleshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Makarewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahasneh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ib&#225;&#241;ez Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lopez-Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraules Clau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2026.vol57num1.3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto-Espinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-024-02132-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2024.2359466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Mart&#237;nez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estebaranz-S&#225;nchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104716" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mu&#241;iz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104060" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcgrath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valenzuela&#8208;lamas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schafberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Prado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Codina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/archaeofauna2023.32.1.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#225;ceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diloli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2023.33.4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pineda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Xafis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01382-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-021-09530-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.02.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani L&#243;pez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01068-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Orengo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1486274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Orengo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Pellegrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Halstead" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205283" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valenzuela-Lamas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#243;pez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jornet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-638H4DQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevis Qeleshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Makarewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mahasneh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ib&#225;&#241;ez Juan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Lopez-Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>