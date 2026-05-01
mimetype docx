--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -160,307 +160,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
+                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Herkert</w:t>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Würschem</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
+              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379318v1</w:t>
+                <w:t xml:space="preserve">hal-05194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
+                <w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hariri</w:t>
+                <w:t xml:space="preserve">Klaus Herkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Heike Würschem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194500v1</w:t>
+                <w:t xml:space="preserve">hal-05379318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the electrical resistivity profiles of ordinary and slag concrete samples subjected to artificial tidal cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -524,487 +524,487 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the degree of saturation in concrete using newly developed embedded capacitive sensors: validation with reference methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th FIB International Symposium 2025</w:t>
+              <w:t xml:space="preserve">21st FIB International Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massina Fengal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter.noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971596v1</w:t>
+                <w:t xml:space="preserve">hal-04980473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter.noise 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980473v1</w:t>
+                <w:t xml:space="preserve">hal-04971596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Grotte des fées&amp;quot; de Châtelperron (Allier) : Apports de la réévaluation récente du gisement éponyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Würschem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Géoarchéologie - Approches interdisciplinaires pour l'archéologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5608 TRACES - UT2J, Mar 2024, Toulouse, France</w:t>
@@ -1184,51 +1184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1292,103 +1292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
@@ -1456,51 +1456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
@@ -1672,103 +1672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
@@ -1810,51 +1810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for protection dikes characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,369 +2137,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">A new technique for increasing the sensitivity of marine DC-electrical resistivity acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Balayssac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience'20 (NSG 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Dec 2020, Online Conference, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202020069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428359v1</w:t>
+                <w:t xml:space="preserve">hal-04533565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique for increasing the sensitivity of marine DC-electrical resistivity acquisitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience'20 (NSG 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202020069⟩</w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533565v1</w:t>
+                <w:t xml:space="preserve">hal-04533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">J. Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533563v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Determination of Chloride Profiles by means of Resistivity Measurements in Reinforced Concrete</w:t>
               </w:r>
@@ -2827,64 +2827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Haye, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,291 +2903,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude et premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Fusion d'informations géophysiques et géotechniques acquises sur banc d'essai pour application au diagnostic de digues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Forquenot de La Fortelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque national "Digues Maritimes et Fluviales de Protection contre les Submersions"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2530082⟩</w:t>
+              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2530727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529951v1</w:t>
+                <w:t xml:space="preserve">hal-02609450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'informations géophysiques et géotechniques acquises sur banc d'essai pour application au diagnostic de digues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Q. Forquenot de La Fortelle</w:t>
+                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cote</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.10, </w:t>
+              <w:t xml:space="preserve">3ème colloque national "Digues Maritimes et Fluviales de Protection contre les Submersions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2530727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2530082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609450v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
               </w:r>
@@ -3284,243 +3284,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498543v1</w:t>
+                <w:t xml:space="preserve">hal-04533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533521v1</w:t>
+                <w:t xml:space="preserve">hal-04498543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
               </w:r>
@@ -3640,64 +3640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3981,64 +3981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot de Baecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,282 +4070,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resistance to erosion of lime treated soils for application to coastal dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th meeting of the European Working Group on Internal Erosion in Embankment Dams and their Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, DELFT, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059074v1</w:t>
+                <w:t xml:space="preserve">hal-01591599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to erosion of lime treated soils for application to coastal dikes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th meeting of the European Working Group on Internal Erosion in Embankment Dams and their Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201702046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591599v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database structure guiding the combination of geophysical methods for levee investigation</w:t>
               </w:r>
@@ -4733,77 +4733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cost-effective 3D Electrical Resistivity Imaging Approach for Embankment Dike Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5096,51 +5096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-Electrical Resistivity Imaging for Sike Survey: Impact of the a Priori Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laurent Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6230,103 +6230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massina Fengal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massina Fengal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 157, pp.105900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6494,90 +6494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and validation of a multi-electrode embedded capacitive sensor to monitor the electromagnetic properties in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6628,77 +6628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,77 +6762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de facteurs géométriques pour des mesures de résistivité avec des géométries de complexité croissante dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6931,51 +6931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7009,77 +7009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,51 +7169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guihard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7312,51 +7312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
@@ -7388,160 +7388,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274005v1</w:t>
+                <w:t xml:space="preserve">hal-03576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7550,246 +7567,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80 (6), pp.5199-5199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576386v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
               </w:r>
@@ -7814,51 +7814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milia Fares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8061,51 +8061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,542 +8146,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312808v1</w:t>
+                <w:t xml:space="preserve">insu-02142990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
+              <w:t xml:space="preserve">, 2019, 170, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02142990v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170, 14 p. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961624v1</w:t>
+                <w:t xml:space="preserve">hal-02395991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395991v1</w:t>
+                <w:t xml:space="preserve">hal-04312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment of a Cut-Off Wall Dike Reinforcement by 2D-ERI</w:t>
               </w:r>
@@ -8827,51 +8827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8931,51 +8931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for steel rebar effect on resistivity profiles in view of reinforced concrete structure survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9208,51 +9208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp. 27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.E143-E153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9602,51 +9602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.150-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9862,51 +9862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trystan Lecieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.216-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10096,51 +10096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,64 +10495,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Géophysique et Évaluation Non Destructive - Rapport d'activité 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2023, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10587,51 +10587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodproBE Project WP 3: Reliability of Urban Flood Defences. D3.2: Rapid and cost-effective dike condition assessment methods: geophysics and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,51 +10812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,51 +10946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Schmutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,51 +11210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology Applied to the Diagnosis and Monitoring of Dikes and Dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches and Their Applications in Risk Assessment, Yuzhou, L. (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.263-280, 2012</w:t>
@@ -11348,51 +11348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology Applied to the Diagnosis and Monitoring of Dikes and Dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,51 +11700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E68E8956"/>
+    <w:nsid w:val="01A0FC4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11931,51 +11931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-palma-lopes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7022-389X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Forquenot de La Fortelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530727" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510427v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kurdyka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Desmortiers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ananfouet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG24.3.451" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Tong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Lecieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2015.1029476" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dijkstra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horisberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubbeling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D. Hyams" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(89)90548-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04400265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mosini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaccio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-palma-lopes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7022-389X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020069" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Forquenot de La Fortelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510427v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kurdyka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Desmortiers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ananfouet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG24.3.451" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Tong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Lecieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2015.1029476" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dijkstra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horisberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubbeling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D. Hyams" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(89)90548-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04400265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mosini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaccio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>