--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -643,286 +643,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter.noise 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980473v1</w:t>
+                <w:t xml:space="preserve">hal-04971596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des potentiels biais affectant une mesure capacitive par capteur noyé dans le béton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massina Fengal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF)2B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter.noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971596v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Grotte des fées&amp;quot; de Châtelperron (Allier) : Apports de la réévaluation récente du gisement éponyme</w:t>
               </w:r>
@@ -1027,791 +1027,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambient seismic noise processing to monitor sea dikes: the case of Noirmoutier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Atallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303717v1</w:t>
+                <w:t xml:space="preserve">hal-04387586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient seismic noise processing to monitor sea dikes: the case of Noirmoutier, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Michel</w:t>
+                <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387586v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration process of a capacitive probe for monitoring of reinforced concrete nuclear structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296121v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.9420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280099v1</w:t>
+                <w:t xml:space="preserve">hal-04428268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+                <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428268v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration procedure for the development of an embedded capacitive sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+                <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Balayssac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280177v1</w:t>
+                <w:t xml:space="preserve">hal-04280099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geotechnical data fusion for protection dikes characterization</w:t>
               </w:r>
@@ -2029,741 +2029,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didro - An Innovative Multi-Sensor UAV System for Routine and Crisis Monitoring of Dikes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Antoine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864056v1</w:t>
+                <w:t xml:space="preserve">hal-04428359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new technique for increasing the sensitivity of marine DC-electrical resistivity acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience'20 (NSG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, Dec 2020, Online Conference, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202020069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Embedded Sensor Based on Electrical Resistivity to Monitor Drying in Thick Concrete Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Determination of Chloride Profiles by means of Resistivity Measurements in Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Balayssac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, France. </w:t>
+              <w:t xml:space="preserve">DBMC 2020, 15th International Conference on Durability of Building Materials and Components,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. pp.1135-1142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428359v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Determination of Chloride Profiles by means of Resistivity Measurements in Reinforced Concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levee Characterization by Means of Geophysical and Geotechnical Data Fusion: Improvements in Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+                <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bouteiller</w:t>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DBMC 2020, 15th International Conference on Durability of Building Materials and Components,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. pp.1135-1142, </w:t>
+              <w:t xml:space="preserve">NSG2020 26th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Onlince Conference, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990721v2</w:t>
+                <w:t xml:space="preserve">hal-04428376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levee Characterization by Means of Geophysical and Geotechnical Data Fusion: Improvements in Methodology</w:t>
+                <w:t xml:space="preserve">Didro - An Innovative Multi-Sensor UAV System for Routine and Crisis Monitoring of Dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dezert</w:t>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Palma Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Marion Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2020 26th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428376v1</w:t>
+                <w:t xml:space="preserve">hal-02864056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIDRO - An innovative multi-sensor UAV system for routine and crisis monitoring of dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Haye, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'informations géophysiques et géotechniques acquises sur banc d'essai pour application au diagnostic de digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,1254 +3167,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891806v1</w:t>
+                <w:t xml:space="preserve">hal-04533521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steel reinforcement on electrical measurements on concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. 9p</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533521v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of lime treated soil in coastal environment : Methodology for a laboratory study and first results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Scour and Erosion (ICSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, PORTO, Portugal. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498543v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geotechnical data fusion for levee assessment - Interface detection with biased geophysical data</w:t>
+                <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cote</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, PORTO, Portugal. 5p</w:t>
+              <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891941v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données géophysiques et géotechniques par l'utilisation des fonctions de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Dezert</w:t>
+                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Antony, France</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533528v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of embedded sensors based on electrical resistivity to determine water content profiles in thick concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533545v1</w:t>
+                <w:t xml:space="preserve">hal-04533539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Polarization for monitoring cut-off walls: a first approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Champs-sur-Marne, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533539v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité d'un sol traité à la chaux en environnement maritime : méthodologie de l'étude</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+                <w:t xml:space="preserve">Application of Belief Functions to Levee Assessment: chapter X in : Belief Functions: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIEF 2018, 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, COMPIEGNE, France. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99383-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529939v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to erosion of lime treated soils for application to coastal dikes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th meeting of the European Working Group on Internal Erosion in Embankment Dams and their Foundations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Malmö, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201702046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591599v1</w:t>
+                <w:t xml:space="preserve">hal-03059074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ERI, Photogrammetry and Surface Resistivity Probe Methods for Assessing an Underground Mine Pillar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resistance to erosion of lime treated soils for application to coastal dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot de Baecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th meeting of the European Working Group on Internal Erosion in Embankment Dams and their Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, DELFT, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201702046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059074v1</w:t>
+                <w:t xml:space="preserve">hal-01591599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database structure guiding the combination of geophysical methods for levee investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. p. 429 - p. 433</w:t>
@@ -5109,51 +5109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-Electrical Resistivity Imaging for Sike Survey: Impact of the a Priori Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,51 +5256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raelize Du Plooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid, non-intrusive geophysical methods for assessing dikes in urban areas - conclusions from the FloodProBE geophysics workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5466,351 +5466,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-Electrical Resistivity Imaging for Sike Survey : Impact of the a Priori Information Management</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'auscultation des digues de protection contre les inondations : un concept encore à inventer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Francois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque CFBR, "Auscultation des barrages et des digues : pratiques et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chambéry, France. pp.51-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951058v1</w:t>
+                <w:t xml:space="preserve">hal-01510427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'auscultation des digues de protection contre les inondations : un concept encore à inventer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Monier</w:t>
+                <w:t xml:space="preserve">2D-Electrical Resistivity Imaging for Sike Survey : Impact of the a Priori Information Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tourment</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CFBR, "Auscultation des barrages et des digues : pratiques et perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, PARIS, France. pp. 582-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20143357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510427v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'état hydrique et de la masse volumique d'un sol argileux par méthodes géophysiques combinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laurent Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th european meeting of environmental and engineering geophysics, Near Surface 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Istanbul, Turkey. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5986,51 +5986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kurdyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Laurent Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,51 +6139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6230,103 +6230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
@@ -6628,51 +6628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,1070 +6756,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de facteurs géométriques pour des mesures de résistivité avec des géométries de complexité croissante dans le béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.194-201. </w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283263v1</w:t>
+                <w:t xml:space="preserve">hal-04283228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+                <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, Special issue, 41 (4), pp.133-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283228v1</w:t>
+                <w:t xml:space="preserve">hal-04283146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des possibles biais influant sur les mesures par capteur capacitif noyé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de facteurs géométriques pour des mesures de résistivité avec des géométries de complexité croissante dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, Special issue, 41 (4), pp.133-141. </w:t>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283146v1</w:t>
+                <w:t xml:space="preserve">hal-04283263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fargier</w:t>
+                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428308v1</w:t>
+                <w:t xml:space="preserve">hal-03945158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effect on Electrical Resistivity Measurement Using an Embedded Sensor to Estimate Concrete Water Content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Canal dike characterization by means of electrical resistivity, shear wave velocity and particle size data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2022.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945158v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (6), pp.5199-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576386v1</w:t>
+                <w:t xml:space="preserve">hal-04428305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Côte</w:t>
+                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10064-021-02246-x⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428305v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274005v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la résistivité électrique par capteurs noyés pour évaluer les profils de teneur en eau dans le béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,90 +8022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion of in situ geophysical and geotechnical information for levee characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,542 +8146,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02142990v1</w:t>
+                <w:t xml:space="preserve">hal-04312808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">2D-ERT monitoring of soil moisture seasonal behaviour in a river levee: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Côte</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 170, 14 p. </w:t>
+              <w:t xml:space="preserve">, 2019, 167, pp.140-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961624v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02142990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Badr</w:t>
+                <w:t xml:space="preserve">Combination of geophysical and geotechnical data using belief functions: Assessment with numerical and laboratory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2019.103824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395991v1</w:t>
+                <w:t xml:space="preserve">hal-02961624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et validation d'un capteur multi-électrodes pour évaluer les profils de résistivité dans le béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Design and validation of a multi-electrode embedded sensor to monitor resistivity profiles over depth in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue - RUGC 2019 Sophia Antipolis, 37 (1), pp.427-430. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp. 310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312808v1</w:t>
+                <w:t xml:space="preserve">hal-02395991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assessment of a Cut-Off Wall Dike Reinforcement by 2D-ERI</w:t>
               </w:r>
@@ -8693,64 +8693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ananfouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8840,51 +8840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 260, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8918,51 +8918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for steel rebar effect on resistivity profiles in view of reinforced concrete structure survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9061,51 +9061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9169,90 +9169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effective 3D electrical resistivity imaging approach applied to dike Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp. 27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9325,64 +9325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.E143-E153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9429,51 +9429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical investigations identify hidden deposits with great potential for discovering Peking Man fossils at Zhoukoudian, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9706,51 +9706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raelize Loubser Du Plooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9979,51 +9979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raelize Loubser Du Plooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10083,90 +10083,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-Electrical Resistivity Imaging for embankment dike investigation: A 3D extended normalisation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp. 245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10213,51 +10213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-ring resistivity cell and multi-electrode resistivity probe for investigation of cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raelize Loubser Du Plooy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,51 +10495,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Géophysique et Évaluation Non Destructive - Rapport d'activité 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10587,51 +10587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodproBE Project WP 3: Reliability of Urban Flood Defences. D3.2: Rapid and cost-effective dike condition assessment methods: geophysics and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,51 +10692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montage du Detecteur Externe et Determination de son positionnement initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993, pp.1-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10786,90 +10786,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise sources for long term monitoring of a sea dike: preliminary results of the SEEWALL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Kahrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10920,64 +10920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization for monitoring solidification of cut-off walls: a first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches and Their Applications in Risk Assessment, Yuzhou, L. (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.263-280, 2012</w:t>
@@ -11348,90 +11348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology Applied to the Diagnosis and Monitoring of Dikes and Dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Palma-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Approaches and Their Applications in Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012</w:t>
@@ -11700,51 +11700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A0FC4B"/>
+    <w:nsid w:val="9894FBDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11931,51 +11931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-palma-lopes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7022-389X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020069" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Forquenot de La Fortelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510427v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kurdyka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Desmortiers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ananfouet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG24.3.451" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Tong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Lecieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2015.1029476" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dijkstra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horisberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubbeling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D. Hyams" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(89)90548-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04400265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mosini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaccio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sergio-palma-lopes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7022-389X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Badr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199420" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Balayssac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dezert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergniault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/floodrisk2020.17.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Baecque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balayssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990721v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouteiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dezert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma Lopes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tanguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fargier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Forquenot de La Fortelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530727" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04498543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma-Lopes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kaouane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04529939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99383-6_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Dore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma-Lopes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591599v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201702047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milia Fares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pairault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413817" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142073" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708120v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Du Plooy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thauvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAGPR.2013.6601542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Morris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143357" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent Beck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kurdyka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Desmortiers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04645791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2024.115057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283146v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.23" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03945158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428308v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guihard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2022.104749" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428305v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02246-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104413" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04383136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Palma Lopes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-021-02225-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04312808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.85" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02142990v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.05.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103824" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02395991v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.226" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ananfouet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dore" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG24.3.451" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961618v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105206" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987734v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.208" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.08.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0274.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Gao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Blais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowen Tong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425157v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.01.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raelize Loubser Du Plooy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0189-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trystan Lecieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2015.1029476" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.02.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.11.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2SB7K9H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dijkstra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horisberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hubbeling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D. Hyams" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9002(89)90548-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04400265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Mosini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaccio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>