--- v1 (2026-03-23)
+++ v2 (2026-04-13)
@@ -66,3022 +66,3156 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable and Partially Biobased Active Plastic Film for Sustainable Crop Protection</w:t>
+                <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Delage</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (31), pp.12716-12732. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c05064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220928v1</w:t>
+                <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Random Forest and XGBoost with Shallow Decision Trees by Co-clustering Feature Importance</w:t>
+                <w:t xml:space="preserve">Biodegradable and Partially Biobased Active Plastic Film for Sustainable Crop Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruggero Pensa</w:t>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Crombach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-025-06932-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (31), pp.12716-12732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c05064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379633v1</w:t>
+                <w:t xml:space="preserve">hal-05220928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining Random Forest and XGBoost with Shallow Decision Trees by Co-clustering Feature Importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ruggero Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Charles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-025-06932-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.10.001⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395665v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de clustering subspace de pesticidas químicos</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Boliviana de Química</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34098/2078-3949.41.3.4⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (26), pp.7355-7365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876188v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective pruning for top-k feature search on the basis of SHAP values</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Análisis de clustering subspace de pesticidas químicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heriberto Castañeta Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebbe Yapu Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Duchowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3489958⟩</w:t>
+              <w:t xml:space="preserve">Revista Boliviana de Química</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34098/2078-3949.41.3.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549416v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effective pruning for top-k feature search on the basis of SHAP values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.03333-22⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.163079-163092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3489958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045309v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, pp.116610. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03333-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154084v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.116610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122402v1</w:t>
+                <w:t xml:space="preserve">hal-04154084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.2103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045314v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e13962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045297v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Frouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (5), pp.113-120. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218213023600059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044951v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Self-Expressive Networks as a Generalization-Aware Tool to Model Gene Regulatory Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.526. </w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (5), pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13030526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218213023600059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154047v1</w:t>
+                <w:t xml:space="preserve">hal-04044951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial–Spectral Analysis of Hyperspectral Images Reveals Early Detection of Downy Mildew on Grapevine Leaves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gene Self-Expressive Networks as a Generalization-Aware Tool to Model Gene Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231710012⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13030526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781756v1</w:t>
+                <w:t xml:space="preserve">hal-04154047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial–Spectral Analysis of Hyperspectral Images Reveals Early Detection of Downy Mildew on Grapevine Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (17), pp.10012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231710012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806585v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis interdisciplinario de artículos científicos referentes a la pandemia COVID-19</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigación en Lingüística Teórica y Aplicada </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936990v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Gene Regulatory Networks Inference Based on Classification Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Análisis interdisciplinario de artículos científicos referentes a la pandemia COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigación en Lingüística Teórica y Aplicada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, RILTA 5, 1 (5), pp.75-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297056v1</w:t>
+                <w:t xml:space="preserve">hal-03936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data-driven Gene Regulatory Networks Inference Based on Classification Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (04), pp.2150022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213021500226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052353v1</w:t>
+                <w:t xml:space="preserve">hal-03297056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Subspace Clustering Using Variable Genome Length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/coin.12254⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405598v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Fidel Castro Speeches Enhanced by Data Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Subspace Clustering Using Variable Genome Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Zapata</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Benelux Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.574-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/coin.12254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289344v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering for Situation Assessment in Aquatic Drones: A Sensitivity Analysis for State-Model Improvement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Fidel Castro Speeches Enhanced by Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybernetics and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities Benelux Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419033v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Instrument Based on Symbiont-Host Metaphor: a Commensal Computation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subspace Clustering for Situation Assessment in Aquatic Drones: A Sensitivity Analysis for State-Model Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Bloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creative Music Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5920/JCMS.2017.11⟩</w:t>
+              <w:t xml:space="preserve">Cybernetics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (8), pp.658-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01969722.2019.1677333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596573v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of subspace clustering of molecules using Chameleoclust, an evolutionary algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolving Instrument Based on Symbiont-Host Metaphor: a Commensal Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hickinbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heriberto Castañeta</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Boliviana de Química</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Creative Music Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5920/JCMS.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809086v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BÚSQUEDA DE ESTRUCTURAS SECUNDARIAS ÓPTIMAS Y SUBÓPTIMAS DE UNA CADENA DE ARN UTILIZANDO INTELIGENCIA ARTIFICIAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of subspace clustering of molecules using Chameleoclust, an evolutionary algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heriberto Castañeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Boliviana de Química</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BÚSQUEDA DE ESTRUCTURAS SECUNDARIAS ÓPTIMAS Y SUBÓPTIMAS DE UNA CADENA DE ARN UTILIZANDO INTELIGENCIA ARTIFICIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heriberto Castañeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Boliviana de Química</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3091,4216 +3225,4216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Gene Regulation in Alzheimer's disease with Transfer Learning and Explainable Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology. CMSB 2025.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Gene Regulation in Alzheimer’s Disease with Transfer Learning and Explainable Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France. pp.258-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re_actShap : détection de rebranchements des réseaux de régulation d’expression génique à l’aide des valeurs SHAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ième conference sur l'Extraction et Gestion des Connaissances (EGC), session demonstrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Strasbourg, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining SHAP-driven Co-clustering and Shallow Decision Trees to Explain XGBoost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference Discovery Science (DS'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pise, Italy. pp.369-384, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78977-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'IA et des modèles dynamiques à BF2I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SPE-Num - Nouvelles approches hybrides couplant IA et modèles dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling regulatory associations using explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GT Machine learning pour la génomique LEGO à JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repellent and attractant activity of ten plant essential oils and their compounds against the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Livi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th International Symposium on Essential Oils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Balatonalmádi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical workshop on gene regulatory networks inference in Python using the GReNaDIne Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on chemo-informatics and bio-informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natural Sciences Faculty UMSA (Universidad Mayor de San Andrés), Aug 2023, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Gene Regulatory Network Inference Algorithms Using Word Embeddings: A Novel Approach for NLP and Systems Biology Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities BeNeLux 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Digital Humanities BeNeLux, May 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filets biosourcés, biodégradables et bioinsectifuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Enjeu Environnement INSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INFECTIOTRON externe MAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repellent Anti-insect Net Based on Biopolymer / Plant Essential Oil Blend as an Alternative to Conventional Chemical Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Rey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants du département SPE INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical workshop on embedding, clustering and classification of molecular structures in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on chemo-informatics and bio-informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natural Sciences Faculty at UMSA (Universidad Mayor de San Andrés), Aug 2023, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet as a major driver of endosymbiont dynamic in cereal weevils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'apprentissage automatique : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Valenciennes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.113-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de pucerons par imagerie hyperspectrale en conditions de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514209v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
+              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022606v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Open Data to Support Democracy: a Study Case Inspecting Electoral Fraud in Bolivian General Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities BENELUX 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven Gene Regulatory Network Inference based on Classification Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1065-1072, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace clustering for situation assessment in aquatic drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Castellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Masillo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Domenico Bloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning on Decision Tree with Class Imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1003-1010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can Reveal 1,018 Speeches of Fidel Castro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities BeNeLux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoMove: Evolutionary-based living musical companion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Life (ECAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hickinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, york, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7310,1604 +7444,1604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSHAPA: Gene Set Analysis for Single-Cell RNAseq Using Random Forest and SHAP Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Khademioureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Catania Italy, Italy. ACM, pp.194-200, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3672608.3707901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cruché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLYON 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised learning for tree-based regressors to improve the prediction of the interactions between genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MaDICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced diet coupled with disrupted symbiont metabolism impairs cuticle synthesis in Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d’échanges métaboliques entre bactéries et hôte dans un insecte symbiotique par des techniques de microscopie ultrastructurale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8917,104 +9051,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis del Discurso Socialista Latinoamericano Basado en Inteligencia Artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instituto Internacional de Integración Convenio Andrés Bello, 2017, 978-99974-74-06-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9024,398 +9158,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Itemsets and Clustering Unravel the Evolution of Evo Morales Discursive Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GReNaDIne: Data-Driven Approaches to Infer Gene Regulatory Networks in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget learning based on equivalent trees and genetic algorithm : application to fall detection algorithm embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9425,253 +9559,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 5.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 5.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9818,51 +9952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta Maroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Quispe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Yapu Tapia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34098/2078-3949.41.3.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289344v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bicego" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bloisi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Blum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1677333" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140360v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata&#8203;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417628v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khademioureh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dinu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707901" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022614v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta Maroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Quispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Yapu Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34098/2078-3949.41.3.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289344v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bicego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bloisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Blum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1677333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khademioureh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dinu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022614v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>