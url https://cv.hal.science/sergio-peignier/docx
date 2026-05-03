--- v2 (2026-04-13)
+++ v3 (2026-05-03)
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Random Forest and XGBoost with Shallow Decision Trees by Co-clustering Feature Importance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruggero Pensa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-025-06932-9⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379633v1</w:t>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Explaining Random Forest and XGBoost with Shallow Decision Trees by Co-clustering Feature Importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-025-06932-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
               </w:r>
@@ -1036,77 +1036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective pruning for top-k feature search on the basis of SHAP values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.163079-163092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2606,51 +2606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Subspace Clustering Using Variable Genome Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hickinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creative Music Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3645,77 +3645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re_actShap : détection de rebranchements des réseaux de régulation d’expression génique à l’aide des valeurs SHAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ième conference sur l'Extraction et Gestion des Connaissances (EGC), session demonstrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Strasbourg, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3753,77 +3753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining SHAP-driven Co-clustering and Shallow Decision Trees to Explain XGBoost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference Discovery Science (DS'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pise, Italy. pp.369-384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,77 +3870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3965,51 +3965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'IA et des modèles dynamiques à BF2I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4060,77 +4060,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling regulatory associations using explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GT Machine learning pour la génomique LEGO à JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4274,277 +4274,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
+                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702864v1</w:t>
+                <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
+                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783705v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
               </w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,342 +5369,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Diet as a major driver of endosymbiont dynamic in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783124v1</w:t>
+                <w:t xml:space="preserve">hal-04809408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889858v1</w:t>
+                <w:t xml:space="preserve">hal-04783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet as a major driver of endosymbiont dynamic in cereal weevils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809408v1</w:t>
+                <w:t xml:space="preserve">hal-04889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'apprentissage automatique : un retour d'expérience</w:t>
               </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Valenciennes, France. pp.1-5</w:t>
@@ -6038,247 +6038,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
+              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022606v2</w:t>
+                <w:t xml:space="preserve">hal-03514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514209v1</w:t>
+                <w:t xml:space="preserve">hal-03022606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
@@ -6830,51 +6830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7033,51 +7033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hickinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7249,51 +7249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7344,51 +7344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,51 +8485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8567,77 +8567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised learning for tree-based regressors to improve the prediction of the interactions between genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium MaDICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9612,51 +9612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9717,51 +9717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9952,51 +9952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta Maroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Quispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Yapu Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34098/2078-3949.41.3.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289344v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bicego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bloisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Blum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1677333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khademioureh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dinu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022614v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta Maroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Quispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Yapu Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34098/2078-3949.41.3.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289344v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bicego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bloisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Blum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1677333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khademioureh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dinu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022614v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>