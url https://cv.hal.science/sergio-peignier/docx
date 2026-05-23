--- v3 (2026-05-03)
+++ v4 (2026-05-23)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
+              <w:t xml:space="preserve">, 2026, 43 (5), pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,204 +368,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">Explaining Random Forest and XGBoost with Shallow Decision Trees by Co-clustering Feature Importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-025-06932-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+                <w:t xml:space="preserve">hal-05379633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -587,193 +570,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Random Forest and XGBoost with Shallow Decision Trees by Co-clustering Feature Importance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Crombach</w:t>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114 (12), </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-025-06932-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379633v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
               </w:r>
@@ -1036,77 +1036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective pruning for top-k feature search on the basis of SHAP values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.163079-163092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1134,1346 +1134,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t>
+                <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
+                <w:t xml:space="preserve">Timothée Frouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.03333-22⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045309v1</w:t>
+                <w:t xml:space="preserve">hal-04045297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (5), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213023600059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04154084v1</w:t>
+                <w:t xml:space="preserve">hal-04044951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
+                <w:t xml:space="preserve">Gene Self-Expressive Networks as a Generalization-Aware Tool to Model Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13030526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122402v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03333-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045314v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Bioactivity and chemical composition of forty plant essential oils against the pea aphid Acyrthosiphon pisum revealed peppermint oil as a promising biorepellent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.116610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045297v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Calevro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218213023600059⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e13962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044951v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Self-Expressive Networks as a Generalization-Aware Tool to Model Gene Regulatory Networks</w:t>
+                <w:t xml:space="preserve">Detection of Aphids on Hyperspectral Images Using One-Class SVM and Laplacian of Gaussians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.526. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.2103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13030526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15082103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154047v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial–Spectral Analysis of Hyperspectral Images Reveals Early Detection of Downy Mildew on Grapevine Leaves</w:t>
+                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Raynal</w:t>
+                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Demeaux</w:t>
+                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Vivien Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231710012⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781756v1</w:t>
+                <w:t xml:space="preserve">hal-03806585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide-Free Robotic Control of Aphids as Crop Pests</w:t>
+                <w:t xml:space="preserve">Spatial–Spectral Analysis of Hyperspectral Images Reveals Early Detection of Downy Mildew on Grapevine Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duc Toan Nguyen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Diaz Sempere</w:t>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Novales</w:t>
+                <w:t xml:space="preserve">Isabelle Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.903-921. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (17), pp.10012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriengineering4040058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms231710012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806585v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis interdisciplinario de artículos científicos referentes a la pandemia COVID-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven Gene Regulatory Networks Inference Based on Classification Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigación en Lingüística Teórica y Aplicada </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (04), pp.2150022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213021500226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936990v1</w:t>
+                <w:t xml:space="preserve">hal-03297056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Gene Regulatory Networks Inference Based on Classification Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Análisis interdisciplinario de artículos científicos referentes a la pandemia COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigación en Lingüística Teórica y Aplicada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, RILTA 5, 1 (5), pp.75-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297056v1</w:t>
+                <w:t xml:space="preserve">hal-03936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
               </w:r>
@@ -2606,51 +2606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Subspace Clustering Using Variable Genome Length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Fidel Castro Speeches Enhanced by Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Benelux Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hickinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creative Music Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,51 +3233,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Gene Regulation in Alzheimer's disease with Transfer Learning and Explainable Machine Learning</w:t>
+                <w:t xml:space="preserve">Decoding Gene Regulation in Alzheimer’s Disease with Transfer Learning and Explainable Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lo Van</w:t>
@@ -3312,106 +3312,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology. CMSB 2025.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France. pp.258-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255057v1</w:t>
+                <w:t xml:space="preserve">hal-05418773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Gene Regulation in Alzheimer’s Disease with Transfer Learning and Explainable Machine Learning</w:t>
+                <w:t xml:space="preserve">Decoding Gene Regulation in Alzheimer's disease with Transfer Learning and Explainable Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Lo Van</w:t>
@@ -3446,691 +3446,691 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matis Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France. pp.258-275, </w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology. CMSB 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-01436-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418773v1</w:t>
+                <w:t xml:space="preserve">hal-05255057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">Combining SHAP-driven Co-clustering and Shallow Decision Trees to Explain XGBoost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27. International Conference Discovery Science (DS'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pise, Italy. pp.369-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78977-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290694v1</w:t>
+                <w:t xml:space="preserve">hal-04809871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re_actShap : détection de rebranchements des réseaux de régulation d’expression génique à l’aide des valeurs SHAP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Crombach</w:t>
+                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ième conference sur l'Extraction et Gestion des Connaissances (EGC), session demonstrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Strasbourg, France. pp.8</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877547v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SHAP-driven Co-clustering and Shallow Decision Trees to Explain XGBoost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Re_actShap : détection de rebranchements des réseaux de régulation d’expression génique à l’aide des valeurs SHAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference Discovery Science (DS'24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ième conference sur l'Extraction et Gestion des Connaissances (EGC), session demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78977-9_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04809871v1</w:t>
+                <w:t xml:space="preserve">hal-04877547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Crombach</w:t>
+                <w:t xml:space="preserve">Utilisation de l'IA et des modèles dynamiques à BF2I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
+              <w:t xml:space="preserve">Journée SPE-Num - Nouvelles approches hybrides couplant IA et modèles dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808464v1</w:t>
+                <w:t xml:space="preserve">hal-04788764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'IA et des modèles dynamiques à BF2I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SPE-Num - Nouvelles approches hybrides couplant IA et modèles dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788764v1</w:t>
+                <w:t xml:space="preserve">hal-04808464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling regulatory associations using explainable AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GT Machine learning pour la génomique LEGO à JOBIM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,303 +4649,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical workshop on gene regulatory networks inference in Python using the GReNaDIne Library</w:t>
+                <w:t xml:space="preserve">Assessing Gene Regulatory Network Inference Algorithms Using Word Embeddings: A Novel Approach for NLP and Systems Biology Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on chemo-informatics and bio-informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natural Sciences Faculty UMSA (Universidad Mayor de San Andrés), Aug 2023, La Paz, Bolivia</w:t>
+              <w:t xml:space="preserve">Digital Humanities BeNeLux 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Digital Humanities BeNeLux, May 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783630v1</w:t>
+                <w:t xml:space="preserve">hal-04783589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Gene Regulatory Network Inference Algorithms Using Word Embeddings: A Novel Approach for NLP and Systems Biology Integration</w:t>
+                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities BeNeLux 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Digital Humanities BeNeLux, May 2023, Bruxelles (BE), Belgium</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783589v1</w:t>
+                <w:t xml:space="preserve">hal-04670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
+                <w:t xml:space="preserve">Practical workshop on gene regulatory networks inference in Python using the GReNaDIne Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Workshop on chemo-informatics and bio-informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natural Sciences Faculty UMSA (Universidad Mayor de San Andrés), Aug 2023, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670574v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filets biosourcés, biodégradables et bioinsectifuges</w:t>
               </w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Enjeu Environnement INSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
@@ -5108,51 +5108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INFECTIOTRON externe MAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
@@ -5233,51 +5233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants du département SPE INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
@@ -5369,342 +5369,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet as a major driver of endosymbiont dynamic in cereal weevils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lacotte</w:t>
+                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809408v1</w:t>
+                <w:t xml:space="preserve">hal-04783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783124v1</w:t>
+                <w:t xml:space="preserve">hal-04889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet as a major driver of endosymbiont dynamic in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889858v1</w:t>
+                <w:t xml:space="preserve">hal-04809408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'apprentissage automatique : un retour d'expérience</w:t>
               </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Valenciennes, France. pp.1-5</w:t>
@@ -5828,64 +5828,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.113-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5945,77 +5945,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
@@ -6038,247 +6038,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514209v1</w:t>
+                <w:t xml:space="preserve">hal-03022606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
+              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022606v2</w:t>
+                <w:t xml:space="preserve">hal-03514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
@@ -6465,563 +6465,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Gene Regulatory Network Inference based on Classification Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer Learning on Decision Tree with Class Imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Atiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1065-1072, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00149⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1003-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361914v1</w:t>
+                <w:t xml:space="preserve">hal-02369044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace clustering for situation assessment in aquatic drones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven Gene Regulatory Network Inference based on Classification Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1065-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140360v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning on Decision Tree with Class Imbalance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subspace clustering for situation assessment in aquatic drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuele Bicego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Bloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369044v1</w:t>
+                <w:t xml:space="preserve">hal-02140360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
+                <w:t xml:space="preserve">What can Reveal 1,018 Speeches of Fidel Castro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">Patricia Zapata​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Digital Humanities BeNeLux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869974v1</w:t>
+                <w:t xml:space="preserve">hal-01818359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can Reveal 1,018 Speeches of Fidel Castro?</w:t>
+                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Zapata​</w:t>
+                <w:t xml:space="preserve">Anthony Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities BeNeLux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818359v1</w:t>
+                <w:t xml:space="preserve">hal-01869974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoMove: Evolutionary-based living musical companion</w:t>
               </w:r>
@@ -7033,51 +7033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hickinbotham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7230,217 +7230,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
+                <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, york, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252793v1</w:t>
+                <w:t xml:space="preserve">hal-01199136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
+                <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
+              <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, york, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199136v1</w:t>
+                <w:t xml:space="preserve">hal-01252793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7452,405 +7452,405 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSHAPA: Gene Set Analysis for Single-Cell RNAseq Using Random Forest and SHAP Values</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Dinu</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417628v1</w:t>
+                <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GSHAPA: Gene Set Analysis for Single-Cell RNAseq Using Random Forest and SHAP Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Khademioureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '25: 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Catania Italy, Italy. ACM, pp.194-200, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261758v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
@@ -7885,73 +7885,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137897v1</w:t>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
               </w:r>
@@ -8056,657 +8056,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771969v1</w:t>
+                <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Semi-supervised learning for tree-based regressors to improve the prediction of the interactions between genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Symposium MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810352v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741324v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784498v1</w:t>
+                <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised learning for tree-based regressors to improve the prediction of the interactions between genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Crombach</w:t>
+                <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium MaDICS</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894314v1</w:t>
+                <w:t xml:space="preserve">hal-03741324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced diet coupled with disrupted symbiont metabolism impairs cuticle synthesis in Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8714,51 +8714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Mayence (Mainz), Germany</w:t>
@@ -8839,51 +8839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
@@ -8951,64 +8951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9065,51 +9065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análisis del Discurso Socialista Latinoamericano Basado en Inteligencia Artificial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9303,51 +9303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequent Itemsets and Clustering Unravel the Evolution of Evo Morales Discursive Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9359,203 +9359,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne: Data-Driven Approaches to Infer Gene Regulatory Networks in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Budget learning based on equivalent trees and genetic algorithm : application to fall detection algorithm embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Atiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863880v1</w:t>
+                <w:t xml:space="preserve">hal-02933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget learning based on equivalent trees and genetic algorithm : application to fall detection algorithm embedding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GReNaDIne: Data-Driven Approaches to Infer Gene Regulatory Networks in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933582v1</w:t>
+                <w:t xml:space="preserve">hal-02863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9612,51 +9612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9717,51 +9717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9952,51 +9952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta Maroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Quispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Yapu Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34098/2078-3949.41.3.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289344v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bicego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bloisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Blum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1677333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783630v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata&#8203;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khademioureh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dinu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022614v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c05064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta Maroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Quispe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebbe Yapu Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Duchowicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34098/2078-3949.41.3.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116610" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806585v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz Sempere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Novales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering4040058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231710012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289344v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Bicego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bloisi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Blum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1677333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Casta&#241;eta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772172v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zapata&#8203;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khademioureh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dinu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707901" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022614v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>